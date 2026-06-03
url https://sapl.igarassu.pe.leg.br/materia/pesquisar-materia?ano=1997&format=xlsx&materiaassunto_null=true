--- v0 (2026-02-27)
+++ v1 (2026-06-03)
@@ -54,252 +54,252 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Ademar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2996/2996_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2996/2996_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. (DENOMINA DE COSME DAMIÃO DE PAIVA A ÁREA DE LAZER DE CRUZ DE REBOUÇAS)</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2997/2997_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2997/2997_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. (DENOMINAÇÃO DO CENTRO DE IDOSOS FRANCISCO AZEVEDO DE VASCONCELOS)</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2998/2998_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2998/2998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 4º , &amp; 1º E 2º DA LEI Nº 2.207/96, DE 14 DE MARÇO DE 1996, DÁ NOVA REDAÇÃO AO ART. 1º DA LEI Nº 2.207/96 DE 14 DE MARÇO DE 1996, E DÁ OUTRAS PROVIDÊNCIAS. (PERMISSÃO DE USO AO BRADESCO E CAIXA ECONÔMICA)</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2999/2999_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2999/2999_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3000/3000_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3000/3000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DAS ESCOLAS MUNICIPAIS , AS UNIDADES EXECUTORAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3001/3001_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3001/3001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL, 2.194/95, E TODAS AS LEGISLAÇÕES MUNICIPAIS ULTERIORES, QUE TRATAM DE ASSUNTOS RELATIVOS A MESMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3002/3002_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3002/3002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>Zito do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3003/3003_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3003/3003_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PENALIDADES AOS ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO, QUE VENDEREM CIGARROS, BEBIDAS ALCOOLICAS E ASSEMELHADOS ÀS CRIANÇAS OU ADOLESCENTES MENORES DE IDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>Yves Ribeiro de Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3004/3004_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3004/3004_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ATIVIDADES ORÇAMENTÁRIAS, ABRE ELEMENTO DE DESPESAS E AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAIS.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3005/3005_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3005/3005_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º DA LEI 2.178 DE 10 DE MARÇO DE 1995, E DÁ OUTRAS PROVIDÊNCIAS. (CRIA CARGOS NA COORDENAÇÃO GERAL DA CÂMARA MUNICIPAL DE IGARASSU)</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3006/3006_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3006/3006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE NOME DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3007/3007_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3007/3007_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EM COMISSÃO, NO ÂMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3022/3022_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3022/3022_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PÚBLICOS NA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2958/2958_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2958/2958_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ORÇAMENTO FINANCEIRO DO MUNICÍPIO DE IGARASSU, PARA O EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3026/3026_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3026/3026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ORÇAMENTO FINANCEIRO DO MUNICÍPIO DE IGARASSU PARA O EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>Maguila</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3288/3288_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3288/3288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA À ASSOCIAÇÃO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER A REDUÇÃO DE MULTAS E JUROS INCIDENTES SOBRE CRÉDITOS TRIBUTÁRIOS, NA FORMA EM QUE DISPÕE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -606,67 +606,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2996/2996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2997/2997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2998/2998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2999/2999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3000/3000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3001/3001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3002/3002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3003/3003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3004/3004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3005/3005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3006/3006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3007/3007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3022/3022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/2958/2958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3026/3026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3288/3288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/1997/3289/3289_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>