--- v0 (2026-03-01)
+++ v1 (2026-06-04)
@@ -54,516 +54,516 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Tote</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE CONJUNTO RESIDENCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 2.347/2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>Yves Ribeiro de Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE AS HIPÓTESES DE CONTRATAÇÃO POR NECESSIDADE TEMPORÁRIA E DE EXCEPCIONAL INTERESSE PÚBLICO, DISCIPLINA, TAIS CONTRATAÇÕES E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE ASSISTÊNCIA SOCIAL ÀS PESSOAS CARENTES DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS COMISSIONADOS PARA ATENDER AS NECESSIDADES OPERACIONAIS DA SECRETARIA DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 9º, 10º E 12º, LEI Nº 2.259/1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO DA REDAÇÃO DO PARÁGRAFO PRIMEIRO, DO ART. 1º, E REVOGA O PARÁGRAFO PRIMEIRO DO ART. 3º E ART. 5º DA LEI Nº 2.304/99, QUE AUTORIZA O PODER EXECUTIVO A CONCEDER A REDUÇÃO DE MULTAS E JUROS INCIDENTES SOBRE CRÉDITOS TRIBUTÁRIOS, NA FORMA EM QUE DISPÕE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO VENCIMENTO DOS SERVIDORES ATIVOS, INATIVOS, PENSIONISTAS E COMISSIONADOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONVERSÃO EM MOEDA CORRENTE DO PAÍS, TODOS OS VALORES EXPRESSOS EM UFIR - UNIDADE DE REFERÊNCIA E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE IGARASSU, PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2002, NOS TERMOS DO ART. 66, INCISO XI DA LEI ORGÂNICA DO MUNICÍPIO DE IGARASSU, C/C ARTS. 123, 124 E 131 DA CONSTITUIÇÃO DO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO SALARIAL PARA OS FUNCIONÁRIOS ESTÁVEIS E NÃO ESTÁVEIS, ATIVOS OU INATIVOS, DO PODER LEGISLATIVO MUNICIPAL DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 85 DA LEI Nº 2.242/96 (ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE IGARASSU), CONCEDENDO À GUARDA MUNICIPAL, GRATIFICAÇÃO POR EXERCÍCIO DE ATIVIDADE PERIGOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I, DO ART. 6º, DA LEI Nº 2.346/2000 (LEI ORGÂNICA DO MUNICÍPIO DE IGARASSU), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO MUNICIPAL DE DEFESA CICIL (COMDEC) DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II, DO ART. 1º, DA LEI Nº 2.358, DE 21 DE MARÇO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE CRÉDITO SUPLEMENTAR PARA REFORÇO DE CATEGORIA JÁ EXISTENTE NA LEI Nº 2.346/2000, PARA O EXERCÍCIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR PARA ATENDER A CATEGORIA DE PROGRAMAÇÃO NÃO PREVISTA NA LEI Nº 2.346/2000, PARA O EXERCÍCIO FINANCEIRO DE 2001.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE IGARASSU PARA O PERÍODO 2002/2005.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>Chico de Dó</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ÁREA LAZER, EM ENGENHO NOVO, DISTRITO DE NOVA CRUZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CINQUENTA NOVOS CARGOS DE PROFESSOR, NA ESTRUTURA DE CARGOS E SALÁRIOS DO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE GARANTIA DE RENDA MÍNIMA, ASSOCIADO A AÇÕES SÓCIO-EDUCATIVAS, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIRMALIZAÇÃO DE TERMOS DE ACORDO DE COOPERAÇÃO PARA RECUPERAÇÃO, MANUTENÇÃO E CONSERVAÇÃO DE BEM PÚBLICO COM ENTIDADES PRIVADAS.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO DA REDAÇÃO DO ART. 22, DO INCISO I, DO ART. 23, E DO PARÁGRAFO ÚNICO, DO ART. 31 E ACRESCENTA O INCISO VI AO ART. 23 DA LEI Nº 2.274/98, QUE DISPÕE SOBRE REFORMULAÇÃO DO ESTATUTO DO MAGISTÉRIO, NA FORMA EM QUE DISPÕE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PARCELAMENTO DE DÉBITO PREVIDENCIÁRIO NO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUA A LEI MUNICIPAL Nº 2.366/01 - LEI DE DIRETRIZES ORÇAMENTÁRIAS, PARA O EXERCÍCIO DE 2002, AO ESTABELECIDO NA LEI COMPLEMENTAR 101/2000.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DO SISTEMA DE ESCOLA INTEGRAL, NO ÂMBITO DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO À SOCIEDADE CULTURAL DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 162 DA LEI ORGÂNICA DO MUNICÍPIO DE IGARASSU, ESTABELECENDO NORMAS PARA DECLARAÇÃO DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A PROCEDER PERMISSÃO DE USO TERRENO, PARA EDIFICAÇÃO DO NÚCLEO DE SEGURANÇA COMUNITÁRIA NO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGOS COMISSIONADOS, PARA ATENDER AS NECESSIDADES OPERACIONAIS DO GABINETE DO PREFEITO E DAS SECRETARIAS MUNICIPAIS DE SAÚDE, EDUCAÇÃO, VIAÇÃO E OBRAS E DA SECRETARIA DO TRABALHO E AÇÃO SOCIAL E CIDADANIA.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CÓDIGO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA MUNICIPAL, DO MUNICÍPIO DE IGARASSU, DO ESTADO DE PERNAMBUCO, DE CONFORMIDADE COM A LEGISLAÇÃO FEDERAL E ADOTADA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BOLSA MUNICIPAL, ESPECIFICAMENTE PARA CRIANÇAS E ADOLESCENTES MATRICULADAS NA ESCOLA ABERTA PAULO FREIRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>Fita</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A QUANTIDADE DE CARGOS COMISSIONADOS DA SECRETARIA DE EDUCAÇÃO E ESPORTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO IV DO ART. 23 E ACRESCENTA OS INCISOS VII E VIII À LEI 2.274/98, QUE DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO DO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -870,67 +870,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2357/2357_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2001/2357/2357_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>