--- v0 (2026-02-26)
+++ v1 (2026-06-04)
@@ -54,1314 +54,1314 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maguila</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/762/762_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO APELO AO SUPERINTENDENTE DO DNIT/PE, EXMO. SR. DIVALDO DE ARRUDA CÂMARA, NO SENTIDO DO MESMO DETERMINAR A CONSTRUÇÃO DE FAIXA DE ENTRADA E DE SAÍDA NOS RETORNOS DA BR 101 EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/765/765_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO DE IGARASSU, O PAGAMENTO DAS HORAS-EXTRAS TRABALHADAS PELOS GUARDAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/763/763_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SUPERINTENDENTE DO DNIT/PE, A CONSTRUÇÃO DE UMA PASSARELA PARA PEDESTRES NA BR 101, QUE DÁ ACESSO AO LOTEAMENTO BOA VISTA EM IGARASSU.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/766/766_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO APELO AO PREFEITO DE IGARASSU, NO SENTIDO DO MESMO O PAGAMENTO O TERÇO CONSTITUCIONAL DE FÉRIAS PARA OS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Chico de Dó</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/732/732_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UMA AMBULÂNCIA PARA ATENDER OS MORADORES DE NOVA CRUZ I E II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Helmilton Beserra</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/712/712_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA NO PLENÁRIO DESTA CÂMARA,PARA DISCUSSÃO DO TEMA: "DESENVOLVIMENTO DA REGIÃO METROPOLITANA NORTE DO ESTADO DE PERNAMBUCO". SOLICITO, OUTROSSIM, QUE SEJA ENCAMINHADO EXPEDIENTE A ASSEMBLÉIA LEGISLATIVA DO ESTADO DE PERNAMBUCO, ENDEREÇADO AO GABINETE DO DEPUTADO LUCIANO SIQUEIRA, NA QUALIDADE DE MEMBRO DA COMISSÃO DE CIÊNCIA E TECNOLOGIA, CONVIDANDO</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/764/764_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SUPERINTENDENTE DO DNIT/PE A CONSTRUÇÃO DE FAIXA DE ENTRADA E DE SAÍDA NOS RETORNOS DA BR 101 EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/767/767_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO PREFEITO DE IGARASSU O PAGAMENTO DE UM TERÇO DE FÉRIAS PARA OS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/733/733_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA NO DISTRITO DE CUIEIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/731/731_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPLEMENTAÇÃO DO CALÇAMENTO DE TODA ÁREA CENTRAL DO DISTRITO DE CUIEIRAS, NESTE MUNICÍPIO, QUE ESTIVER POR TERMINAR.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Carlinhos</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/747/747_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE SESSENTA METROS DE CALÇAMENTO INICIANDO-SE EM FRENTE AO CEMITÉRIO DE IGARASSU, BEM COMO A CONSTRUÇÃO DE MAIS TRINTA METROS DE CALÇAMENTO DANDO ACESSO A BR 101, AMBOS NA RUA JCS, LOCALIZADA NA VILA MARGARET THATCHER, LOTEAMENTO REDENÇÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/746/746_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO SERVIÇOS DE TERRAPLANAGEM NA RUA MULUNGÚ, LOCALIZADA NA VILA MARGARET THATCHER, LOTEAMENTO REDENÇÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/730/730_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO ENTRAR EM ENTENDIMENTO COM A CELPE, PARA QUE SEJA FEITA A EXPANSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE RECANTO DOS COQUEIRAIS ATÉ OS BONS HOMENS, EM ENGENHO NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/729/729_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO DE IGARASSU, FAZENDO VEEMENTE E CALOROSO APOIO NO SENTIDO DO MESMO ENTRAR EM ENTENDIMENTO COM A CELPE, PARA QUE SEJA FEITA A EXPANSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE RECANTO DOS COQUEIRAIS ATÉ O MANGUEIRÃO, EM PIRAJUÍ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/748/748_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO OFÍCIO AO PRESIDENTE DO CONSÓRCIO METROPOLITANO DE TRANSPORTES URBANOS, NO SENTIDO DE FAZER COM QUE OS ÔNIBUS QUE FAZEM A LINHA CIRCULAR EM CRUZ DO REBOUÇAS, ALTEREM SEU PERCURSO INDO ATÉ O ENGENHO MONJOPE, TENDO EM VISTA TRATAR-SE DE UMA COMUNIDADE ISOLADA QUE SOFRE A FALTA DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/728/728_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA MANOEL FRANCISCO CARNEIRO, NA LOCALIDADE CONHECIDA COMO TAEPE II, EM IGARASSU.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Willams Moraes</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/717/717_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA PORTUGAL, NA LOCALIDADE CONHECIDA COMO CAMPINA DE FEIRA, EM IGARASSU.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/751/751_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO, DRENAGEM E MELHOR ILUMINAÇÃO PÚBLICA DA AVENIDA DUARTE COELHO.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/752/752_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DA PRAÇA DA VILA EBENEZER GUEIROS (SARAMANDAIA).</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/753/753_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS AMBULÂNCIAS QUEBRADAS SEJAM CONSERTADAS E AQUISIÇÃO DE NOVAS AMBULÂNCIAS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/754/754_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADO MÉDICOS NOS PSF (POSTO DE SAÚDE DA FAMÍLIA).</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/755/755_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO MÉDICOS NOS FINAIS DE SEMANA NO HOSPITAL DE IGARASSU.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/716/716_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA JOÃO XXIII, LOCALIZADA NO CONJUNTO RESIDENCIAL MANASSES B. SANTOS, EM CRUZ DE REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Val do Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/694/694_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO DE IGARASSU, DR. GESIMÁRIO PESSOA BARACHO, SOLICITANDO DO MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA LAGOA DO OURO, EM MONJOPE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/745/745_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO DA RUA NOVA EM MONJOPE, NO LOTEAMENTO AGAMENON MAGALHÃES II.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/708/708_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE IGARASSU, SOLICITANDO DO MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, DETERMINAR QUE SEJA FEITA A RESTAURAÇÃO DO CANAL DA RUA SÃO CAETANO, LOCALIZADA NO SÍTIO LIRA, CRUZ DE REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/718/718_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, DETERMINAR QUE SEJA FEITO O CALÇAMENTO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA ANTONIO FREIRE, LOCALIZADA NA CÔNGRUA, NESTE MUNICÍPIO, ATENDENDO REIVINDICAÇÃO DOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/695/695_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO O CALÇAMENTO DA 2ª TRAVESSA DA RUA SANTO ANTÔNIO, LOCALIZADO EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/696/696_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ESCADARIA NA RUA VIVENDO POR VIVER, LOCALIZADA NO LOTEAMENTO ENCANTO IGARASSU, NESTE MUNICÍPIO, POIS AS FORTES CHUVAS DESTRUÍRAM A RUA, DEIXANDO A MESMA INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/697/697_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ESCADARIA NA 2ª TRAVESSA SANTA ELIZABETH NO LOTEAMENTO TRIUNFO, LOCALIZADO EM CRUZ DE REBOUÇAS, POIS COM AS FORTES CHUVAS ESTÁ TORNANDO-SE INTRANSITÁVEL. PORTANTO, ESTA NOSSA INDICAÇÃO VISA ATENDER OS CONSTANTES APELOS DOS MORADORES DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/722/722_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO, ENTRAR EM ENTENDIMENTO COM A CELPE, NO SENTIDO DE QUE SEJA FEITA A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA PARTINDO DA LOCALIDADE CONHECIDA POR BARROSO ATÉ MANGUE SECO, DISTRITO DE NOVA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Ademar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/698/698_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SR. PREFEITO DE IGARASSU, QUE O MESMO ENTRE EM ENTENDIMENTO COM O DNIT, PRA QUE O MESMO FAÇA O DESLOCAMENTO DO RETORNO NA BR 101-NORTE APÓS A FÁBRICA ONDUNORTE  EM IGARASSU, PARA A VIA DE ÔNIBUS QUE FICA APROXIMADAMENTE A 500 METROS.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/699/699_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA JOSÉ ALBINO, LOCALIZADA NA COMUNIDADE DE ALTO DO CÉU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/700/700_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA BELO HORIZONTE, LOCALIZADA NA VILA RURAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/701/701_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA VITÓRIA DE SANTO ANTÃO, LOCALIZADA NO LOTEAMENTO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/702/702_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO O CALÇAMENTO COM SISTEMA DE DRENAGEM DA SEGUNDA TRAVESSA DA RUA VICÊNCIA,LOCALIZADA NO LOTEAMENTO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/703/703_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO O CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA VICÊNCIA, LOCALIZADA NO LOTEAMENTO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Paulinho das Neves</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/734/734_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CICLOVIA, INICIANDO-SE NAS IMEDIAÇÕES DO TERMINAL INTEGRADO DE PASSAGEIROS DESTA CIDADE ATÉ A DIVISA DO MUNICÍPIO DE IGARASSU COM ABREU E LIMA.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE EXPANDIR EM CEM METROS O CALÇAMENTO JÁ CONSTRUÍDO NA COMUNIDADE DE INHAMÃ, NO SENTIDO GUERERÉ, AO LADO DO COLÉGIO SÃO LUIZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA DOLORES BREDERODES FERREIRA, LOCALIZADA NA VILA BEIRA MAR II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/750/750_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DETERMINADO A REGULARIZAÇÃO DO FORNECIMENTO DE MEDICAMENTOS NOS POSTOS MÉDICOS DO MUNICÍPIO (PSF E UNIDADES BÁSICAS) PRINCIPALMENTE OS REMÉDIOS PARA HIPERTENSÃO E DIABETES.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO DE IGARASSU QUE O MESMO ENCAMINHE PARA DELIBERAÇÃO DESTE PODER LEGISLATIVO, UM PROJETO DE LEI MODIFICANDO A PLANTA DIRETORA DE IGARASSU (LEI MUNICPAL 2.466/2003) ALTERADA PELA LEI 2.629/2009, DE 28 DE DEZEMBRI DE 2006 (PLANO DIRETOR DE IGARASSU) BEM COMO A LEI MUNICIPAL N.º 04-A/2010, DE 15 DE SETEMBRO DE 2010, TRANSFORMANDO EM ÁREA DE TERRA DENOMINADA "ÁREA DESMEMBRADA 01 DA FAZENDA SANTA RITA", LOCALIZADA EM PARTE DA ZONA URBANA DA SEDE DO MUNICÍPIO E PARTE NA ZONA RURAL, ENCRAVADA NA APA NOVA CRUZ,COM ACESSO PELA RODOVIA PE 14, ESTRADA DE NOVA CRUZ, CONFORME LEI DE ZONEAMENTO TERRITORIAL N.º 2.208 DE 14 DE MARÇO DE 1996.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/711/711_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA LÍBIA, NESTE MUNICÍPIO, ATENDENDO UMA ANTIGA SOLICITAÇÃO DOS MORADORES DA CITADA RUA. COMPROVANDO A NECESSIDADE DE ATENDIMENTO DO PLEITO.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/710/710_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJA REALIZADA A 2ª ETAPA DA OBRA DE MELHORAMENTO URBANO DA AVENIDA DUARTE COELHO, NESTA CIDADE, COMO RECAPEAMENTO DA AVENIDA, MELHORIA NA SINALIZAÇÃO DE TRÂNSITO E READEQUAÇÃO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/723/723_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES NO SENTIDO DE QUE SEJA AGILIZADA A IMPLANTAÇÃO DAS ESCOLAS TÉCNICA ESTADUAL E FEDERAL, EM IGARASSU.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/724/724_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, REITERANDO INDICAÇÃO ANTERIOR, SOLICITANDO DO MESMO IMPLANTAÇÃO DE UM CENTRO DE REFERÊNCIA A ASSISTÊNCIA SOCIAL - CRAS, EM NOVA CRUZ I, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/725/725_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, REITERANDO INDICAÇÃO ANTERIOR, SOLICITANDO DO MESMO A CONSTRUÇÃO DE UMA PRAÇA EM NOVA CRUZ II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/726/726_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO ENTRAR EM CONTADO COM DER A FIM DE QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES COM RELAÇÃO A FALTA DE ACOSTAMENTO NA PE-14, QUE DÁ ACESSO AO DISTRITO DE NOVA CRUZ II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/727/727_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, REITERANDO INDICAÇÃO ANTERIOR, SOLICITANDO DO MESMO O CALÇAMENTO DA RUA QUE DÁ ACESSO AO CAMPO DE NOVA CRUZ II, LOCALIZADA APÓS A CAIXA D'ÁGUA, NO DISTRITO DE NOVA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/720/720_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO O CALÇAMENTO DA VIELA TRAVESSA MARIA DAS DORES, LOCALIZADA EM CRUZ DO REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/721/721_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO O CALÇAMENTO DA RUA BELÉM DE SÃO FRANCISCO, LOCALIZADA EM CRUZ DE REBOUÇAS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Tote</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/768/768_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RESTAURAÇÃO DOS BANCOS DE FRUTAS DO MERCADO DE FRUTAS DE CRUZ DE REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/769/769_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RESTAURAÇÃO DOS BANHEIROS PÚBLICOS DA ÁREA DE LAZER DE CRUZ DE REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/770/770_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE ESGOTO DA RUA JOSÉ RAMOS DOS SANTOS, LOCALIZADA NO SÍTIO SANTA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/771/771_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA SANTA CRUZ, LOCALIZADA NO SÍTIO SANTA CRUZ,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/772/772_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA SANTA BÁRBARA, LOCALIZADA NO SÍTIO SANTA CRUZ,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/773/773_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA CONHECIDA COMO CAVALO DOURADO, LOCALIZADA NO SÍTIO SANTA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/706/706_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA QUE SEJA FEITO VEEMENTE E CALOROSO APELO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO A AQUISIÇÃO DE UMA CAIXA D'ÁGUA DE FIBRA DE VIDRO, DE DEZ MIL LITROS PARA ATENDER A COMUNIDADE DE TABULEIRO DO MONJOPE, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/735/735_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO OU AQUISIÇÃO DE UM ÔNIBUS PARA FAZER O TRANSPORTE DOS ESTUDANTES QUE RESIDEM NA COMUNIDADE DE SANTA LUZIA, PARA OS SEGUINTES ESTABELECIMENTOS DE ENSINO: JOÃO LEITE NOGUEIRA PAZ, ALBERT STALIN, BRASILINO JOSÉ DE CARVALHO, EURICO PFISTERER E BARÃO DE VERA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/736/736_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA JOSEFA DE ALBUQUERQUE PEREIRA, NA VILA BEIRA MAR II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/737/737_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA ALEX NUNES MACHADO,NA VILA BEIRA MAR II,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/738/738_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO DE IGARASSU, QUE O MESMO ENTRE EM ENTENDIMENTO COM A DIREÇÃO DA COMPESA, NO SENTIDO DE PROVIDENCIAREM A EXPANSÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA NA COMUNIDADE DE SANTA LUZIA, TENDO EM VISTA QUE JÁ EXISTE RESERVATÓRIO NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA SEVERINO AZEVEDO DE VASCONCELOS, NA BEIRA MAR II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/740/740_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA ANTONIO ROSEMIRO DE MONTE, NA VILA BEIRA MAR II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/741/741_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA CANOA GRANDE, NO LOTEAMENTO DOM HELDER CÂMARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/709/709_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA, QUE SEJA ENCAMINHADO EXPEDIENTE A EXMA. SRA. DEPUTADA FEDERAL LUCIANA SANTOS, SOLICITANDO DA MESMA APRESENTAR UMA PROPOSIÇÃO NA CÂMARA DOS DEPUTADOS, INTERCEDENDO JUNTO AO DNIT, NO SENTIDO DE RESOLVER ALGUNS PROBLEMAS ORIUNDOS DA OBRA DE REQUALIFICAÇÃO DA BR 101 (DUPLICAÇÃO), NO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/713/713_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO DE IGARASSU,  SOLICITANDO DO MESMO A CONSTRUÇÃO DO CALÇAMENTO COM DRENAGEM DA RUA BETANIA, LOCALIZADA NO LOTEAMENTO BONFIM I, CRUZ DO REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/714/714_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO A CONSTRUÇÃO DO CALÇAMENTO COM DRENAGEM DA 5ª E 6ª TRAVESSAS DO CASARÃO, LOCALIZADAS NO LOTEAMENTO CORTEGADA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/715/715_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO PREFEITO DE IGARASSU, SOLICITANDO DO MESMO A CONSTRUÇÃO DO CALÇAMENTO COM DRENAGEM DA TRAVESSA MIGODÔNIO PIO DA FONSECA, LOCALIZADA NO LOTEAMENTO VERDE TETO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/719/719_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENVIADO OFÍCIO AO GOVERNADOR DO ESTADO DE PERNAMBUCO, DR. EDUARDO CAMPOS, FAZENDO VEEMENTE E CALOROSO APELO AO MESMO, NO SENTIDO DE ENCETAR ESFORÇOS JUNTO AO ÓRGÃO COMPETENTE, VISANDO À DUPLICAÇÃO DA PE -14, QUE LIGA CRUZ DO REBOUÇAS AO DISTRITO DE NOVA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/707/707_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO, ATRAVÉS ADA SECRETARIA COMPETENTE, A CONSTRUÇÃO DA PAVIMENTAÇÃO E DRENAGEM DA RUA AZULÃO, LOCALIZADA NO LOTEAMENTO AGAMENON MAGALHÃES, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/415/415_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A SUPERINTENDÊNCIA MUNICIPAL DO INSTITUTO NACIONAL MARIA DOLORES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/408/408_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O GRUPO DE CAPOEIRA PELE NEGRA EM IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/409/409_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ONG TUDO PELO SOCIAL EM IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/410/410_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O CLUBE DE MÃES MARIA BENIGNA - CMMAB, EM IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>Gesimário Pessoa Baracho</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/411/411_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.748/2010, QUE TRATA DA LEI ORÇAMEMTÁRIA DO MUNICÍPIO DE IGARASSU, EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/412/412_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITOS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/413/413_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IGARASSU A CELEBRAR O CONVÊNIO DE COOPERAÇÃO COM O ESTADO DE PERNAMBUCO, PARA GESTÃO ASSOCIADA DOS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO, DELEGANDO AS COMPETÊNCIAS DE ORGANIZAÇÃO, FISCALIZAÇÃO E REGULAÇÃO, INCLUSIVE TARIFÁRIA, DOS SERVIÇOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO, E A CELEBRAR CONTRATO DE PROGRAMA COM A COMPANHIA PERNAMBUCANA DE SANEAMENTO - COMPESA, PARA EXECUÇÃO DOS REFERIDOS SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/414/414_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENATARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/417/417_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE IGARASSU PARA O EXERCÍCIO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/418/418_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL PROCEDER À DOAÇÃO COM ENCARGOS, DE LOUGRADOUROS PÚBLICOS E DE ÁREAS DESAPRORIADAS PELO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/419/419_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E CONCESSÃO DE USO ESPECIAL PARA FINS DE MORADIA, DE LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO AO ESTADO DE PERNAMBUCO PELO PERÍODO DE 20 (VINTE) ANOS, DE LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/421/421_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ONG CENTRO CULTURAL ILÊ AXÉ FORÇA DAS ÁGUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/422/422_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO INCISO II, DO ARTIGO 206 DA LEI 2.393/2011 (CÓDIGO TRIBUTÁRIO MUNICIPAL) DE 28 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/423/423_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ONG INSTITUTO SOCIAL SERGIO AMBRÓSIO NUNES - ISAN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/424/424_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>ALTERA A TABELA D LEI N.º  2.541/2004, DE 21 DE DEZEMBRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/398/398_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO PASSIVO ATUARIAL DO FUNDO PREVIDENCIÁRIO DO MUNICÍPIO DE IGARASSU - IGAPREV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/397/397_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO DA PROCURADORIA GERAL DO MUNICÍPIO DE IGARASSU, CRIA A CARREIRA DE PROCURADOR JURÍDICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/399/399_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O MENOR VALOR DE VENCIMENTO DOS SERVIDORES ATIVOS, INATIVOS, PENSIONISTAS E COMISSIONADOS DO PODER LEGISLATIVO DO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR NOMINAL DO MENOR VENCIMENTO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/400/400_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O MENOR VENCIMENTO BASE DOS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/401/401_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A FUNDAÇÃO DE PRESERVAÇÃO CULTURAL DOS SÍTIOS HISTÓRICOS DE IGARASSU (FUNDERCI), INSTITUÍDA PELA LEI 1.670/83 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/395/395_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMULA O PLANO DE CARGOS E CARREIRA E VENCIMENTOS - PCCV DO QUADRO PERMANENTE DO PESSOAL DO SISTEMA PÚBLICO MUNICIPAL DE EDUCAÇÃO, ALTERANDO A LEI 2.313 EM CONFORMIDADE COM A LEI 11.738/08 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/402/402_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 1º DA LEI COMPLEMENTAR N.º 02/2010 DE 16 DE NOVEMBRO DE 2010.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/403/403_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA ARTIGO 4º DA LEI COMPLEMENTAR 01/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REESTRUTURA, CRIA E EXTINGUE ÓRGÃOS DA ADMINISTRAÇÃO DIRETA, ALTERA NOMECLATURA DE CARGO COMISSIONADO, REDEFINE ATRIBUIÇÕES, ALTERA A LEI 2.270/98 E A LEI COMPLEMENTAR 17/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/405/405_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E EXTINGUE CARGOS EFETIVOS, REAJUSTA SALÁRIOS-BASE, CRIA GRATIFICAÇÕES POR EXERCÍCIO EFETIVO DE CARGO DE NÍVEL SUPERIOR - GNS, DÁ NOVA REDAÇÃO AO ARTIGO 3º DA LEI COMPLEMENTAR N. 05/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E A DOAÇÃO COM ENCARGOS, DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/759/759_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER UMA AUDIÊNCIA PÚBLICA PARA SE DISCUTIR O ACOMPANHAMENTO DA EXECUÇÃO DO ORÇAMENTO DO MUNICÍPIO DE 2011 E EM ESPECIAL DA SECRETARIA DE VIAÇÃO E OBRAS QUE PREVÊ A PAVIMENTAÇÃO DE 33 (TRINTA E TRÊS) RUAS QUE FORAM CONTEMPLADAS COM EMENDAS DOS VEREADORES QUE GARANTIRAM AO ORÇAMENTO RECURSOS PARA CALÇAR AS MESMAS. </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/760/760_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O ATENDIMENTO AOS USUÁRIOS DO SUS NO HOSPITAL DE IGARASSU.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/761/761_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O TRÁFEGO DE PEDESTRE E VEÍCULOS NA BR 101, NO TRECHO DE CRUZ DE REBOUÇAS A IGARASSU.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/705/705_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE IGARASSU, QUE SOLICITANDO DO MESMO INFORMAR A ESTA CÂMARA, ATRAVÉS DE DOCUMENTAÇÃO COMPROBATÓRIA, OS NOMES DAS AGREMIAÇÕES CARNAVALESCAS E TRIOS ELÉTRICOS QUE SE APRESENTARAM EM IGARASSU DURANTE OS FESTEJOS DE MOMO, BEM COMO QUANTO FOI GASTO PELA PREFEITURA PARA A REALIZAÇÃO DO CARNAVAL DE IGARASSU. DA DECISÃO, DÊ-SE CIÊNCIA AO MINISTÉRIO PÚBLICO DE IGARASSU, BEM COMO AO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/756/756_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA NO PLENÁRIO DESTA CASA LEGISLATIVA,ATENDENDO SOLICITAÇÃO DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAL, A SER REALIZADA NO DIA 14 DE JUNHO DO CORRENTE ANO, ÀS 16 HORAS, TENDO COMO TEMA "O PAGAMENTO POR PARTE DA PREFEITURA DE IGARASSU, DO PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, ESTABELECIDO ATRAVÉS DA LEI N.º11.738, DE 16 DE JULHO DE 2008".</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/758/758_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE NO HORÁRIO DESTINADO A TRIBUNA LIVRE DA 12ª REUNIÃO ORDINÁRIA, A SER REALIZADA EM 16 DE JUNHO DO CORRENTE ANO, SEJA FEITA UMA HOMENAGEM AO JORNAL O GRANDE RECIFE, PELA PASSAGEM DE SEUS DOZE ANOS DE CIRCULAÇÃO NA REGIÃO, PRESTANDO UM GRANDE SERVIÇO A POPULAÇÃO DE IGARASSU.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/774/774_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA COLOCADA EM DISCUSSÃO E POSTERIOR VOTAÇÃO, A EMENDA A LEI ORGÂNICA DO MUNICÍPIO, DISPONDO SOBRE A FIXAÇÃO DO NÚMERO DE VEREADORES QUE IRÃO COMPOR O PODER LEGISLATIVO MUNICIPAL DE IGARASSU, NO PRÓXIMO MANDATO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/749/749_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DESTINADO O HORÁRIO RESERVADO A TRIBUNA LIVRE DA PRÓXIMA SESSÃO DESTA CASA QUE SE REALIZARÁ NO DIA 01 DE SETEMBRO DE 2011 PARA HOMENAGEAR O PORTAL DE NOTÍCIAS INFORME PE, QUE COMPLETOU UM ANO DE EXISTÊNCIA NO DIA 27 DE AGOSTO DE 2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1668,68 +1668,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/749/749_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2011/749/749_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>