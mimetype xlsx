--- v0 (2026-03-02)
+++ v1 (2026-06-05)
@@ -54,6141 +54,6141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei</t>
   </si>
   <si>
     <t>Ademar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7144/emenda-no001-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7144/emenda-no001-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 001/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A DISTRIBUIÇÃO DE 04 (QUATRO) KITS DE HIGIENE BUCAL POR ANO, SENDO UM A CADA QUADRIMESTRE, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7143/emenda-no002-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7143/emenda-no002-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 002/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A IMPLANTAÇÃO DO PROGRAMA BOLSA FAMÍLIA MUNICIPAL.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7142/emenda-no003-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7142/emenda-no003-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 003/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA ROSIMERE MARIA DA SILVA, NO LOTEAMENTO BONFIM.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7141/emenda-no004-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7141/emenda-no004-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 004/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA BETÂNIA JOSÉ DE CARVALHO.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7140/emenda-no005-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7140/emenda-no005-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 005/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA AVENIDA OLINDA, NO LOTEAMENTO CORTEGADA.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7139/emenda-no006-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7139/emenda-no006-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 006/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA 3ª TRAVESSA ELIZEU BISPO, NO LOTEAMENTO DOM HELDER CÂMARA.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7138/emenda-no007-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7138/emenda-no007-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 007/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA SANTA CATARINA, NO LOTEAMENTO JARDIM BOA SORTE.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7145/emenda-no008-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7145/emenda-no008-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 008/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA DETALHES, NO LOTEAMENTO ENCANTO IGARASSU.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7107/emenda-no009-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7107/emenda-no009-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 009/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA LUCILO POMPEU DE SOUZA, NO LOTEAMENTO BONFIM I.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7146/emenda-no010-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7146/emenda-no010-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 010/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA BELÉM DE SÃO FRANCISCO, NO LOTEAMENTO RUBINA.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Helmilton Beserra</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7137/emenda-no011-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7137/emenda-no011-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 011/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014:_x000D_
 _x000D_
 ART. 1º - O PERCENTUAL DE RECURSOS DESTINADOS A SECRETARIA DE SAÚDE DO MUNICÍPIO, ESTABELECIDOS NO PROJETO DE LEI Nº 2.863/2013, PASSARÁ DE 8,3% (OITO VÍRGULA TRÊS POR CENTO) PARA 10% (DEZ POR CENTO).</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Afonso (Gui)</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7123/emenda-no012-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7123/emenda-no012-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 012/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DO CALÇAMENTO DA RUA JOSÉ ALBINO.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7122/emenda-no013-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7122/emenda-no013-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 013/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA VILA NOVA, NO ALTO DO CÉU II.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº /2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014:_x000D_
 _x000D_
 MODIFICA A REDAÇÃO DO INCISO I, DO ARTIGO 4º, DO PROJETO DE LEI Nº 2.836/2013, QUE PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
 INCISO I - ABRIR CRÉDITOS SUPLEMENTARES ATÉ O LIMITE CORRESPONDENTE A 10% (DEZ POR CENTO) DO VALOR TOTAL DA DESPESA FICADA NESTA LEI, NOS TERMOS DOS ARTIGOS 7º E 43 DA LEI FEDERAL 4.320, DE 17 DE MARÇO DE 1964, COM A FINALIDADE DE:_x000D_
 A) ATENDER A INSUFICIÊNCIA DE DOTAÇÕES DOS GRUPOS DE DESPESA DE CADA PROJETO OU ATIVIDADE;_x000D_
 B) INSERIR GREUPO DE DESPESA NA PROGRAMAÇÃO DE CADA PROJETO OU ATIVIDADE.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7121/emenda-no015-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7121/emenda-no015-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 015/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DE VESTIÁRIO E RECUPERAÇÃO DA QUADRA DA VILA RURAL.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Tote</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7120/emenda-no016-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7120/emenda-no016-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 016/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DE UM POSTO DE SAÚDE EM PIRAJUÍ.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Érica Uchôa</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7119/emenda-no017-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7119/emenda-no017-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 017/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA PAVIMENTAÇÃO E DRENAGEM DA RUA PERNAMBUCO.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7118/emenda-no018-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7118/emenda-no018-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 018/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA TANGARÁ.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7117/emenda-no019-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7117/emenda-no019-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 019/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DO PORTO DA MADEIRA.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7116/emenda-no020-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7116/emenda-no020-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 020/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7136/emenda-no021-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7136/emenda-no021-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 021/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA SEVERINO DIAS, LOCALIZADA NA COMUNIDADE CONHECIDA POR ÁGUA MINERAL.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7135/emenda-no022-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7135/emenda-no022-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 22/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA O PROGRAMA BOLSA ATLETA MUNICIPAL.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7134/emenda-no023-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7134/emenda-no023-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 023/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA JOSÉ LACERDA LEITE.</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7133/emenda-no024-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7133/emenda-no024-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 024/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA 1ª TRAVESSA MARIA CECÍLIA.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7132/emenda-no025-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7132/emenda-no025-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 025/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA 4ª TRAVESSA MARIA CECÍLIA.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Irapuan</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7115/emenda-no026-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7115/emenda-no026-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 026/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DO CALÇAMENTO DA RUA EDGAR LINS, E SUAS TRANSVERSAIS, NA BEIRA MAR I.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7114/emenda-no027-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7114/emenda-no027-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 027/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DE CANALETAS DE ESGOTO DA AVENIDA SANTINA GOMES DE ANDRADE, NA BEIRA MAR I.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7113/emenda-no028-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7113/emenda-no028-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 028/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A DESAPROPRIAÇÃO DO CAMPINHO DA BEIRA MAR I.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Izaque Leite</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7112/emenda-no029-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7112/emenda-no029-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 029/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA 1ª, 2ª E 3ª TRAVESSAS SANTA CATARINA, NO LOTEAMENTO BONFIM II.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7111/emenda-no030-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7111/emenda-no030-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 030/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA PIAUÍ, NO LOTEAMENTO BONFIM II.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7110/emenda-no031-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7110/emenda-no031-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 031/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA JOSÉ CARLOS GOUVEIA, NO LOTEAMENTO TROPICAL.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7109/emenda-no032-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7109/emenda-no032-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 032/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA 4ª TRAVESSA BELA VISTA, NO LOTEAMENTO CRUZ I.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7108/emenda-no033-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7108/emenda-no033-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 033/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO E DRENAGEM DA RUA ALAMEDA DOS CRAVOS, NO LOTEAMENTO BONFIM I.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Edinho Martins</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7128/emenda-no034-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7128/emenda-no034-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 034/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DO CALÇAMENTO DA RUA NOVA ZELÂNDIA, LOCALIZADA NO LOTEAMENTO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7127/emenda-no035-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7127/emenda-no035-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 035/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA O CALÇAMENTO DA RUA SOMÁLIA, 1ª ETAPA.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7130/emenda-no036-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7130/emenda-no036-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 036/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A ILUMINAÇÃO DO CAMPO DE FUTEBOL "O POEIRÃO", LOCALIZADO NO LOTEAMENTO AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7129/emenda-no037-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7129/emenda-no037-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 037/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DE UMA PRAÇA NO LOTEAMENTO MENINO JESUS DE PRAGA.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7131/emenda-no038-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7131/emenda-no038-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 038/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A QUADRA ESPORTIVA DA VILA SARAMANDAIA (PISO E ILUMINAÇÃO).</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Siqueira da Areia</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7126/emenda-no039-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7126/emenda-no039-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 039/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DO CANAL SANTOS COSME II, NO LOTEAMENTO ENCANTO IGARASSU, INICIANDO-SE NA BR-101, CORTANDO A AVENIDA 27 DE SETEMBRO E DESAGUANDO NA FAZENDA SANTA RITA.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7125/emenda-no040-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7125/emenda-no040-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 040/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DO CANAL DA PRATA, LOCALIZADO NO LOTEAMENTO NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7124/emenda-no041-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7124/emenda-no041-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 041/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA  A PAVIMENTAÇÃO DA RUA CEDRO, TRECHO COMPREENDIDO DA PRAÇA DO CONJUNTO HABITACIONAL ROSA D'ITÁLIA ATÉ A FÁBRICA T &amp; A.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Prazeres</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7094/emenda-no042-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7094/emenda-no042-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 042/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA SANTA MARINA, LOCALIZADA NO LOTEAMENTO SÃO MARCOS I.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7095/emenda-no043-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7095/emenda-no043-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 043/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA 3ª TRAVESSA VALDEMAR LUIZ DO NASCIMENTO, EM TABATINGA.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7096/emenda-no044-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7096/emenda-no044-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 044/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA ANGRA DOS REIS, LOCALIZADA NO LOTEAMENTO SÃO MARCOS I.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7097/emenda-no045-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7097/emenda-no045-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 045/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA PITIGUARI, LOCALIZADA NO LOTEAMENTO NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7098/emenda-no046-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7098/emenda-no046-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 046/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA PARDAL, LOCALIZADA NO LOTEAMENTO NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7099/emenda-no047-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7099/emenda-no047-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 047/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA DO CAMPO "POEIRÃO".</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7100/emenda-no048-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7100/emenda-no048-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 048/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA ARÁBIA SAUDITA, NA LOCALIDADE DE TAÉPE.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7101/emenda-no049-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7101/emenda-no049-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 049/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A PAVIMENTAÇÃO DA RUA MANOEL FRANCISCO CARNEIRO, EM TAÉPE.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Paulo Uchôa</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7087/emenda-no050-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7087/emenda-no050-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 050/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONCLUSÃO DO CANAL BIG BROTHER.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7088/emenda-no051-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7088/emenda-no051-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 051 /2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONCLUSÃO DO CALÇAMENTO DA RUA SANTA MARINA, NO LOTEAMENTO SÃO MARCOS I.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7089/emenda-no052-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7089/emenda-no052-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 052 /2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA O CALÇAMENTO DA RUA JAÚ, NO LOTEAMENTO SÃO MARCOS I, EM FRENTE À IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7090/emenda-no053-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7090/emenda-no053-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 053 /2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA O CALÇAMENTO DA 3ª TRAVESSA DA RUA SÃO JOÃO, 1ª ETAPA.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7091/emenda-no054-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7091/emenda-no054-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 054/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A IMPLANTAÇÃO DE SISTEMAS DE CÂMERAS DE MONITORAMENTO NO CENTRO DE IGARASSU E NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7092/emenda-no055-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7092/emenda-no055-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 055/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A AQUISIÇÃO DE CÂMERAS DE MONITORAMENTO PARA O CENTRO DE IGARASSU E CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7093/emenda-no056-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7093/emenda-no056-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 056/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A CONSTRUÇÃO DE UMA PONTE EM MADEIRA, LIGANDO O LOTEAMENTO SÃO MARCOS, LOCALIDADE CONHECIDA COMO "ESCORREGOU TÁ DENTRO" À VILA DOS COMERCIÁRIOS (MUMBABA).</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Romário</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7102/emenda-no057-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7102/emenda-no057-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 057/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA CONSTRUÇÃO DE UMA PRAÇA, PRÓXIMO A CAIXA D'ÁGUA, NA COMUNIDADE DE NOVA CRUZ II.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7103/emenda-no058-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7103/emenda-no058-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 058/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA CONSTRUÇÃO DE MURO DE ARRIMO, AO LADO DA IGREJA CATÓLICA, PRÓXIMO A CAIXA D'ÁGUA, EM NOVA CRUZ II.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7104/emenda-no059-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7104/emenda-no059-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 059/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA CONSTRUÇÃO DE UM MURO DE ARRIMO, ACIMA DA IGREJA CATÓLICA, PRÓXIMO A CAIXA D'ÁGUA, EM NOVA CRUZ II.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7105/emenda-no060-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7105/emenda-no060-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 060/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA O CALÇAMENTO DA RUA DA SEDE DE "BIRRINHO", NA COMUNIDADE DE NOVA CRUZ II.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Maguila</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7106/emenda-no061-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7106/emenda-no061-2013.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 061/2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014, DESTINANDO RECURSOS PARA A IMPLANTAÇÃO DO PROGRAMA PASSE LIVRE ESTUDANTIL.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº062 /2013, AO PROJETO DE LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014:_x000D_
 _x000D_
 MODIFICA A REDAÇÃO DO ARTIGO 6º DO PROJETO DE LEI Nº 2.836/2013, QUE PASSA A TER A SEGUINTE REDAÇÃO:_x000D_
  _x000D_
 ART. 6º - OS CRÉDITOS SUPLEMENTARES DA ADMINISTRAÇÃO DIRETA E DAS ENTIDADES SUPERVISIONADAS QUE TIVEREM COMO FONTES OS RECURSOS DE CONVÊNIOS OU OPERAÇÕES DE CRÉDITO, VINCULADOS A APLICAÇÕES ESPECÍFICAS, E AQUELES DESTINADOS AOS REFORÇO DAS DOTAÇÕES DO GRUPO DE NATUREZA  DE DESPESA "PESSOAL E ENCARGOS SOCIAIS" DAS UNIDADES ORÇAMENTÁRIAS E DAS ENTIDADES SUPERVISIONADAS, TERÃO  SUA ABERTURA POR DECRETO DO PODER EXECUTIVO E SERÃO COMPUTADOS NOS LIMITES ESTABELECIDOS NO ART. 4º DA PRESENTE LEI.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/521/521_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA VILA MARIA GAIÃO, COM BRINQUEDOS, QUADRA POLIESPORTIVA E PISTA PARA COOPER.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/522/522_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO PORTO DA MADEIRA NA BEIRA MAR I.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/523/523_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA COMPLEMENTAÇÃO DO LOT. DOS MARCOS COM A COMUNIDADE DO ESCOREGOU TÁ DENTRO.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/524/524_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM IMPLANTAÇÃO DE REDE DE ESGOTOS E SANEAMENTO, NAS RUAS JOSÉ PINHEIROS, JOSÉ ALVES NETO, VITORINO FRAGA, METÓDIO DE BARROS, ENGENHEIRO PEDRO JORGE BEZERRA E AV. EDGAR LINS, LOCALIZADAS NO BAIRRO BEIRA MAR I.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/525/525_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REFLETORES E PERFURAÇÃO DE UM POÇO ARTESIANO NO ESTÁDIO MUNICIPAL ALFREDO BANDEIRA DE MELO.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/526/526_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DO CAMPO DE FUTEBOL POEIRÃO, LOCALIZADO NO LOT. AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/527/527_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SISTEMA DE DRENAGEM DE ESGOSTO DA RUA MONTANA, LOCALIZADA NO LOT. BELA VISTA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/528/528_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELAS DE PROTEÇÃO POR TRÁS DAS BARRAS DO CAMPO DE FUTEBOL POEIRÃO, LOCALIZADO NO LOT. AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/529/529_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA JOSÉ GENIVAL DE ARAÚJO, LOCALIZADA NO BAIRRO JARDIM DO COMERCIÁRIO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/530/530_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE LAZER COM UM GINÁSIO POLIESPORTIVO NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/531/531_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>DRAGAGEM DO RIO SOB A PONTE LOCALIZADA NA AV. SEVERINO TAVARES UCHÔA, NO LOT. AGAMENON MAGALHÃES, NO TRECHO COMPREENDIDO ENTRE A EMPRESA MYBUS E OS FUNDOS DA INDÚSTRIA ONDUNORTE.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/532/532_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO SOBRE A PONTE LOCALIZADA NA AV. SEVERINO TAVARES UCHÔA, NO LOT. AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/533/533_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS MAIORES PARA AS CAIXAS RECEPTORAS (GALERIAS) PRÓXIMAS A PONTE SOBRE O RIO QUE CORTA A AV. SEVERINO TAVARES UCHÔA, NO LOT. AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/534/534_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE PARA ATENDER AS COMUNIDADES DO ALTO DO CÉU E VILA RURAL.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/535/535_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO COM SISTEMA DE DRENAGEM DA RUA JOSÉ ALBINO, LOCALIZADA NO ALTO DO CÉU.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/536/indicacao-no016-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/536/indicacao-no016-2013.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA PEDRO DE MELO COSTA, LOCALIZADA NA VILA EBENEZER GUEIROS (SARAMANDAIA), NA ENTRADA PRICIPAL DA CIDADE, COM INSTALAÇÃO PRINCIPAL DA CIDADE, COM A INSTALAÇÃO DE UMA COBERTA, MESAS DE DOMINÓ E DE DAMAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>RETORNO DO TRANSPORTE COLETIVO E A AMBULÂNCIA DOS CIDADÃOS DO DISTRITO DE CUIEIRAS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>REVISÃO NA REDE DE TRANSMISSÃO DE ENERGIA ELÉLTRICA NO TRECHO COMPREENDIDO DA AV. 27 DE SETEMBRO ATÉ O FINAL DA AV. DUARTE COELHO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/539/539_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA NOVA PONTE COM ESTRUTURA PARA VEÍCULOS DE MÉDIO E GRANDE PORTE NA RUA Mª CECÍLIA SOBRE O RIO PITANGA NA VILA DA CHESF.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/540/540_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA CEDRO, QUE SEGUE PELA AV. D'ITÁLIA, TRECHO QUE SE INICIA NA FÁBRICA T&amp;A E VAI ATÉ A PRAÇA DO LOT. ROSA D'ITÁLIA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/541/541_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REFLETORES NAS CORES VERDE, BRANCA E AMARELA, NA FRENTE DA FACHADA PRINCIPAL, BEM COMO AUMENTE A ILUMINAÇÃO NA PARTE QUE FICA POR TRÁS DA CÂMARA MUNICIPAL DE IGARASSU.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/542/542_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA MOÇAMBIQUE, LOCALIZADA NO LOT. BELA VISTA, ATENDENDO REIVINDICAÇÃO DOS MORADORES DAQUELA LOCALIDADE, TENDO EM VISTA QUE É A RUA PRINCIPAL QUE LIGA O BAIRRO DO BELA VISTA AO LOT. MENINO JESUS E PRAGA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/543/543_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA OLINDA, LOCALIZADA NO LOT. BELA VISTA, ATENDENDO REIVINDICAÇÃO DOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/544/544_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO AO CORREIOS A IMPLANTAÇÃO DOS SERVIÇOS DE CAIXA POSTAL NO LOT. BELA VISTA. A COMUNIDADE DISPÕE DE UM NÚCLEO COMUNITÁRIO E QUE LÁ PODE SER INSTALADA ESSA CAIXA POSTAL.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/545/545_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL E A CONCLUSÃO DO MURO DE ARRIMO NA 1ª TRAVESSA MANOEL ELEUTÉRIO, LOCALIZADA EM CRUZ DE REBOUÇAS NO LOT. PASTOR EUSÉBIO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/546/546_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE UM ESPAÇO CONHECIDO POR CAMPINHO BEIRA MAR, PARA A CRIAÇÃO DE UMA ÁREA DE LAZER, LOCALIZADA NO BAIRRO BEIRA MAR I.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/547/547_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL E A CONCLUSÃO DA PONTE NA TRAVESSA JOÃO ALVES BERENGUER, LOCALIZADA EM CRUZ DE REBOUÇAS NO LOT. PASTOR EUSÉBIO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/571/571_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO BÁSICO DA RUA TECELÃO, LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/572/572_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO BÁSICO DA RUA CONGO, LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO BÁSICO DA RUA SABIÁ, LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/575/575_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO BÁSICO DA RUA DO CANAL (BEM-TI-VI), LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/576/576_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO COM SANEAMENTO BÁSICO DA RUA ROUXINOL, LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO BÁSICO DA RUA LAVADEIRA, LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO E DRENAGEM DA RUA SANTA BÁRBARA, LOCALIZADA NO LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR QUE SEJAM COLOCADAS PLACAS INDICATIVAS COM SEUS RESPECTIVOS NOMES NAS RUAS DOS CONJUNTOS HABITACIONAIS: TROPICAL E NOSSA SENHORA DE FÁTIMA, POR TRÁS DA INDÚSTRIA ONDUNORTE.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/580/580_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM LOCALIZAÇÃO PREVISTA ENTRE A ASSOCIAÇÃO DE MORADORES E A ESCOLA JOSÉ FRANCISCO SIMÕES DA COSTA, NO ALTO DO CÉU.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTRAR EM ENTENDIMENTO COM A CELPE AFIM DE QUE SEJA PROVIDENCIADA A ILUMINAÇÃO DA ESTRADA DO MALITEIRO, NO PERCURSO DO ALTO DO CÉU I AO ALTO DO CÉU II, A QUAL SE ENCONTRA ÀS ESCURAS FACILITANDO A PRÁTICA DE ASSALTOS E CONSUMO DE DROGAS POR PARTE DOS MARGINAIS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MAIS GAVETAS DE SEPULTAMENTO NO CEMITÉRIO DE IGARASSU.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM VESTIÁRIO E RECUPERAÇÃO DA TELA DE PROTEÇÃO DA QUADRA DE ESPORTE DA VILA RURAL.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA QUADRA POLIESPORTIVA LOCALIZADA NO CONJUNTO RESIDENCIAL LUIZ FREIRE I.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA AO LADO DA QUADRA POLIESPORTIVA DA VILA LUIZ FREIRE I, COM AMPLAS CONDIÇÕES DE USO PELOS MORADORES, COM BANHEIROS M/F, PISTA DE COOPER, BRINQUEDOS ADEQUADOS PARA CRIANÇAS E ÁREA PARA EVENTOS ESPECÍFICOS ÀQUELES MORADORES.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM MÉDICO PEDIATRA PARA POSTO DE SAÚDE DA FAMÍLIA (PSF), LOCALIZADO NA VILA RURAL.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DAS PLACAS DE INDICAÇÃO DE RUA COM RESPECTIVOS CEP, LOTEAMENTOS E BAIRROS DE ACORDO COM A LEI MUNICIPAL DE Nº 2631/07 DE 20/03/2008.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR FISCALIZAÇÃO CONJUNTA COM OBJETIVO VERIFICAR A VERACIDADE DA DENUNCIADA FEITA PELA COMUNIDADE DE QUE HÁ POLUIÇÃO ATMOSFÉRICA POR PARTE DA EMPRESA ONDUNORTE.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SABIÁ, NO TRECHO QUE INTERLIGA A RUA AZULÃO, ATÉ O FINAL DA COMUNIDADE NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA ÁREA DO CEMITÉRIO, CONSTRUINDO UM MURO E UM NECROTÉRIO NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DO CAMPO DE FUTEBOL LOCALIZADO NA RUA SANTA CRUZ, PARA O LOCAL DO ANTIGO CAMPO DE FUTEBOL DO VASCO NA JARAPIÁ, COM A CONSTRUÇÃO DE UM VESTUÁRIO, E NA RUA SANTA CRUZ, NO LOCAL DO CAMPO SEJA CONSTRUÍDO UM PARQUE DE EVENTOS, NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>Nº 048/2013 - IMPLANTAÇÃO DO CALÇAMENTO DAS SEGUINTES TRAVESSAS 1ª, 2ª E 3ª CONHECIDA COMO RUA DO CACIMBÃO, LOCALIZADA NO LOT. NOSSA SENHORA DE FÁTIMA. / Nº 048-A/2013 - IMPLANTAÇÃO DE UM SEMÁFORO NA ENTRADA DA RUBINA, PRÓXIMA A FÁBRICA JANGA, A PEDIDO DA FUNDAÇÃO DA ASSEMBLEIA DE DEUS PE.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/593/593_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SÃO JOÃO DEL-REY, LOCALIZADA NO ALTO DO CÉU II.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/594/594_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAR UMA MÁQUINA PATROL PARA FAZER SERVIÇO DE TERRAPLANAGEM NAS RUAS DOS LOT. ALTO DO CÉU I E II E JARDIM SUMARÉ, NO ALTO DO CÉU.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/595/595_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E RESTAURAÇÃO DO SÍTIO HISTÓRICO DE IGARASSU.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/596/596_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CLÍNICA ESPECIALIZADA EM ATENDIMENTO À MULHER.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/597/597_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRAS, COM O TIMBRE DA PREFEITURA MUNICIPAL NO CENTRO HISTÓRICO DE NOSSA CIDADE DE IGARASSU.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/598/598_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTAR FAIXAS DE PEDESTRE EM FRENTE AS ESCOLAS MUNICIPAIS E ESTADUAIS, E BEM COMO A COLOCAÇÃO DE PLACAS INFORMANDO A TRAVESSIA DE PEDESTRES, NAS COMUNIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/599/599_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CARDIAL, LOCALIZADA NO LOT. NOSSA SRA. DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/600/600_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA NA RUA ZAIRE COM A RUA CABOJA, LOCALIZADA NO LOT. MENINO JESUS DE PRAGA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/601/601_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPANSÃO DE REDE ELÉTRICA DA RUA MOÇAMBIQUE TENDO EM VISTA O PERIGO QUE O POVO QUE NELA TRANSITA AO IR A ESCOLA E AO TRABALHO. A MESMA FICA SITUADA NO LOT. BELA VISTA COM LOT. MENINO JESUS DE PRAGA.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/602/602_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SOMALIA, LOCALIZADA NO LOT. AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/603/603_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 1ª, 2ª, 3ª, 4ª E 5ª TRAVESSAS DA AV. SANTA CATARINA, BEM COMO DA RUA CEARÁ, LOCALIZADAS NAS IMEDIAÇÕES DO CIPOMA ATÉ O FINAL, PRÓXIMO AO ABRIGO DOS IDOSOS, PORTAL DA LUZ, EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/604/604_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO COM 150 METROS, AQUISIÇÃO DE UMA BOMBA DE 5 CV, CONSTRUÇÃO DE UMA CAIXA D'ÁGUA DE 15 OU 20 MIL LITROS, PARA ATENDER ÀS CENTO E VINTE FAMÍLIAS QUE RESIDEM NA 4ª E 5ª TRAVESSAS DA AV. SANTA CATARINA, DEVENDO A REFERIDA CAIXA D'ÁGUA SER CONSTRUÍDA NA PARTE ALTA DA 5ª TRAVESSA, SOLUCIONANDO DESSA FORMA O PROBLEMA DA FALTA DE ABASTECIMENTO D'ÁGUA POR PARTE DA COMPESA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/605/605_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO AO PODER EXECUTIVO E AO CONSÓCIO GRANDE RECIFE, PARA QUE SEJA VIABILIZADO UMA LINHA DE ÔNIBUS QUE FAÇA O TRAJETO DE MANJOPE PASSANDO PELO LOT. AGAMENON, FAZENDO A ÁREA DE BONFIM II ATÉ O CIPOMA, PARA BENEFICIAR OS MORADORES DA COMUNIDADE.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/606/606_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS EMPRESAS DEVIDAMENTE REGULAMENTADAS, PARA TRANSPORTE DE RESÍDUO SÓLIDO QUE AS DEVIDAS REFORMAR DE CONSTRUÇÃO SEJAM ALOCADAS EM CONTÊINER CONTRATO FIRMADO COM AS EMPRESAS PARA REMOÇÃO DE TODO LIXO QUE ESTÁ EM PONTO CRÍTICO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/607/607_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR COMPLEMENTO DO CALÇAMENTO DE MONJOPE ATÉ BONFIM II, TENDO EM VISTA QUE O DESEJO E ASPIRAÇÃO DE TODOS MORADORES DE MONJOPE, AGAMENON, BONFIM I E BONFIM II.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/608/608_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DO CORREDOR DO ÔNIBUS DA LINHA LOT. BONFIM.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/609/609_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESCADARIA LOCALIZADA ENTRE A RUA JOSÉ ALBINO E LOT. JARDIM SUMARÉ, NO ALTO DO CÉU.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/610/610_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA VILA NOVA, LOCALIZADA NO ALTO DO CÉU II.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/611/611_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SÍTIO BOA VISTA, LOCALIZADA NO LOT. BOA VISTA (ESTRADA DA CONGRUA).</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/612/612_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 6ª TRAVESSA BOA VISTA, LOCALIZADA NO LOT. BOA VISTA PRÓXIMO A VILA RURAL.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/613/613_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CACHOEIRA DOURADA, NO BAIRRO DO SUMARÉ.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/614/614_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA VARGINHA, NO BAIRRO DO SUMARÉ.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/615/615_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA E QUE A MESMA PERMANEÇA NO POSTO DE SAÚDE DO ALTO DO CÉU, PARA ATENDER AQUELA COMUNIDADE E LOCALIDADES ADJACENTES.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR BRAÇOS DE ILUMINAÇÃO COM LAMPADAS NOS POSTES Nº 031174, 031175, 031176, 031177 DA 5ª TRAVESSA DA RUA BOA VISTA, SITUADA NA VILLA RURAL: PRÓXIMO A BARRACA DE DELFINO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/617/617_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DAS CASAS DO PROGRAMA OPERAÇÃO COLETIVA NO LOT. SÃO MARCOS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/618/618_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA DELEGACIA DA MULHER PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/619/619_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS CRECHES EM IGARASSU: UMA NO LOT. AGAMENON MAGALHÃES E OUTRA NO LOT. CORTEGADA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/620/620_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CORÉIA DO NORTE, LOCALIZADA NO LOT. SÃO VICENTE, EM MONJOPE, CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/621/621_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DAS RUAS DANIEL E RUA ANA PATRÍCIA, LOCALIZADA NO LOT. PASTOR EUSÉBIO EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SANTA MÔNICA, LOCALIZADA NO LOT. IZABELE, NA RUBINA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/623/623_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR OFÍCIO A DNIT (DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE), SOLICITANDO UM ESTUDO DE VIABILIZAÇÃO E A RESPECTIVA COLOCAÇÃO DE UM SEMÁFORO DE PEDESTRE NA RODOVIA BR-101, NAS PROXIMIDADES DO KM 45 EM CRUZ DE REBOUÇAS NO SENTIDO CIDADE SUBÚRBIO E SUBÚRBIO CIDADE.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVAS AQUISIÇÕES DE AMBULÂNCIAS PARA O MUNICÍPIO. E QUE A MESMA SEJA DISTRIBUÍDA EM ALGUMAS COMUNIDADES MAIS POPULOSAS, INCLUINDO OS DISTRITOS DE NOVA CRUZ, TRÊS LADEIRAS E TABULEIRO. E QUE ESSAS AMBULÂNCIAS SEJA IMPLANTADO O SISTEMA DE RÁDIO AMADOR.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/625/625_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PSF (POSTO DE SAÚDE FAMILIAR), NO LOT. TUPIARA, O MESMO DISPÕE DE UMA ÁREA DO MUNICÍPIO QUE PODE TAMBÉM FAZER UM ESPAÇO DE LAZER COM UMA PRAÇA E UMA QUADRA DE FUTEBOL PARA AQUELA POPULAÇÃO, ONDE FUNCIONAVA UM ANTIGO PARQUE DE VAQUEJADA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/626/626_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO E SANEAMENTO BÁSICO DA RUA MÔNACO, LOCALIZADA NO LOT. RECANTO NOVO IGARASSU.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/627/627_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DA SAUDADE LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/628/628_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 2ª TRAVESSA NOSSA SRA. DO ROSÁRIO, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/629/629_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER VALER O CUMPRIMENTO DO ART. 230, INCISO XI DO CTB, QUE PROÍBE A CIRCULAÇÃO DE MOTOS COM CANOS DE ESCAPE "BARULHENTOS" QUE RONDAM AS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/630/630_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA IBURA, COMO TAMBÉM MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA EM EPÍGRAFE, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/631/631_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA JUREMA LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/632/632_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA ESTRADA DE TABULEIRO DE MONJOPE, EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/633/633_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE ESGOTO DA RUA LUIZ GONZAGA, BEM COMO A CONSTRUÇÃO DE UM MURO DE ARRIMO COM APROXIMADAMENTE 120 METROS, NO LOT. RUBINA, EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/634/634_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM POSTO DE SERVIÇO DO BANCO DO NORDESTE, EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/635/635_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA TELA DE PROTEÇÃO NO CAMPO DOS MARCOS NA RUA SANTA MARINA, LOCALIZADA EM IGARASSU NO LOT. SÃO MARCOS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/636/636_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM A IMPLANTAÇÃO DE REDE DE ESGOTO E SANEAMENTO DA RUA BORBOREMA, RUA GERSON RODRIGUES, RUA SETE, RUA GENIVAL JOSÉ ARAUJO, RUA JOSÉ HUMBERTO, RUA MANOEL RAMOS, RUA JUVENTINA MARIA, RUA ELDES FRANCISCO, RUA JOSÉ FRANCISCO E RUA QUATORZE, LOCALIZADAS NA COMUNIDADE JARDIM DOS COMÉRCIOS MAIS CONHECIDA COMO MUMBABA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/637/637_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO UM DIA CULTURAL NO MUNICÍPIO E QUE O MESMO SEJA DENOMINADO TERÇA CULTURAL, HORA VISTA QUE ESSA CIDADE HISTÓRICA, SUJA FINALIDADE É DE MANTER ACESA A NOSSA HISTÓRIA E DE DIVULGAR NOSSA CIDADE PARA PERNAMBUCO, O BRASIL E O MUNDO. COM ISSO, CRIAREMOS UM CALENDÁRIO CULTURAL E UMA OPORTUNIDADE PARA TODOS SE APRESENTAREM E QUE O POVO SEJA NÃO SÓ CONTEMPLADOS MAIS QUE CONHEÇA A CULTURA E VALORIZE.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/638/638_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CANAL DA 1ª TRAVESSA DA RUA MANANCIAL III, NO BAIRRO DA PITANGA.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Irapuan, Edinho Martins, Paulo Uchôa</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/639/639_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO CEMITÉRIO, TENDO EM VISTA O CRESCIMENTO POPULACIONAL, E QUE VÁRIOS BAIRROS COMO, LOT. AGAMENON MAGALHÃES E TODOS AQUELES LOTEAMENTOS CIRCUNVIZINHOS. QUE HOJE EM MÉDIA VIVEM 10.000 HABITANTES APROXIMADAMENTE. HOJE COM ESSA DUPLICAÇÃO DA BR-101, TEMOS DIFICULDADES DE FAZER ESSE PERCURSO ATÉ O CEMITÉRIO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/640/640_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA MÃE CORUJA EM IGARASSU.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/641/641_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO, LIMPEZA E RECOLHIMENTO DE LIXO E ENTULHOS DO LOT. SÍTIO DO LIRA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/642/642_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS CANAIS DA 3ª TRAVESSA SANTA ELIZABETHE E 3ª TRAVESSA JOÃO XXIII LOCALIZADAS NO LOT. SÍTIO LIRA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/643/643_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS CANAIS DAS SEGUINTES RUAS: SÃO CAETANO, RUA ALFREDO VIEIRA DE MELO, RUA DA JAQUEIRA E RUA ALMEIDA LOCALIZADAS NO LOT. SÍTIO LIRA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/644/644_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR MECANICAMENTE, ATRAVÉS DE MÁQUINA MOTO NIVELADORA (PATROL) NAS RUAS QUE NÃO SÃO PAVIMENTADAS DAS COMUNIDADES CORTEGADA E TABATINGA.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/645/645_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DA PAVIMENTAÇÃO EM UMA DAS RUAS DO CONJUTO MIGUEL ARRAES DE ALENCAR, LOCALIZADA NO BAIRRO DE TABATINGA.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/646/646_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GALERIA PARA ÁGUAS PLUVIAIS DAS RUAS QUE FORAM PAVIMENTADAS QUE INTERLIGAM A AV. 27 DE SETEMBRO COM A RUA CEILÃO, LOCALIZADA NO CENTRO DE IGARASSU.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/647/647_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DE ÁGUAS PLUVIAIS DA COMUNIDADE DOM HELDER CÂMARA E REVESTIMENTO DO CANAL QUE CORTA AS COMUNIDADES DE POSTO DE MONTA, DOM HELDER CÂMARA E VILA FACHESF, LOCALIZADAS NO POSTO DE MONTA E SANTA RITA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/648/648_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MUROS DE ARRIMO PARA CONTENÇÃO DE ENCOSTAS NA RUA CEILÃO, LOCALIZADA NO CENTRO DE IGARASSU.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/649/649_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA AVENIDA OLINDA, NO LOT. CORTEGADA.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/650/650_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAR A PLACA DE SINALIZAÇÃO QUE ESTÁ LOCALIZADA NA PE-35 PRÓXIMO AO BANCO ITAÚ NO CENTRO DE IGARASSU.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/651/651_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA MARIA DA SILVA LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS, NO LOT. PADRE CÍCERO. COM ISSO, ATENDEREMOS PARTE DA NECESSIDADE DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/656/656_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA PORTUGAL, LOCALIZADA NO BELA VISTA.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/657/657_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR QUE SEJA PROVIDENCIADO UM DENTISTA E UM MÉDICO PEDIATRA PARA O PSF DO BOA VISTA, NESTE MUNICÍPIO, VISANDO ATENDER AS REIVINDICAÇÕES DOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/658/658_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR JUNTO A COMPESA O ABASTECIMENTO DE ÁGUA PARA O SÍTIO BOA VISTA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/659/659_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIR QUE A ESCOLA TÉCNICA ESTADUAL SEJA INSTALADA NA ÁREA DO HOSPITAL COLÔNIA ALCIDES CODECEIRA, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/652/652_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALÇAMENTO DA RUA PÉRCIA, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALÇAMENTO DA RUA MARIA HAYDEE, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/654/654_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO RECAPEAMENTO DA RUA DR. SÁ PEREIRA, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/655/655_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALÇAMENTO DA RUA SEVERINO TAVARES UCHÔA, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/660/660_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA ATENDER A COMUNIDADE DE VILA RURAL, NESTE MUNICÍPIO, ONDE JÁ EXISTE UM TERRENO DA PREFEITURA QUE PODERIA SERVIR PARA A CONSTRUÇÃO DO REFERIDO POSTO.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/661/661_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE ARRIMO NA RUA BARBOSA LIMA, LOCALIZADA NA VILA RURAL.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/662/662_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE PARA ATENDER AS COMUNIDADES DE: AGAMENON MAGALHÃES II, LOT. SÃO VICENTE, JARDIM ANGÉLICA, PASTOR EUSÉBIO E TABULEIRO DO MONJOPE.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/663/663_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA GUIANA FRANCEZA, LOCALIZADA NO LOT. BELA VISTA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/664/664_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA PÉRSIA (2ª ETAPA DA PAVIMENTAÇÃO E DRENAGEM), LOCALIZADA NO LOT. CAMPINA DE FEIRA.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/665/665_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA NOVA ZELÂNDIA, LOCALIZADA NO LOT. BELA VISTA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/666/666_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA NATAL, LOCALIZADA NA VILA RURAL.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/667/667_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA CAMPO ALEGRE, LOCALIZADA NA VILA RURAL.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/668/668_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA ARAPONGA, LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/669/669_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA BARBOSA LIMA, LOCALIZADA NO BAIRRO DA BOA VISTA.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/670/670_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA TRÊS CORAÇÕES, LOCALIZADA NA VILA RURAL.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/671/671_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA 2ª TRAVESSA BOA VISTA, LOCALIZADA NO BAIRRO DA BOA VISTA.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/672/672_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA 7ª TRAVESSA BOA VISTA, LOCALIZADA NO BAIRRO DA BOA VISTA.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/673/673_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA JACO PINTO DE FREITAS, EM CRUZ DE REBOUÇAS, DEIXANDO A SAÍDA PARA A BR, POIS A MESMA VEM TRAZENDO TRANSTONO A COMUNIDADE.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/674/674_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM CONVÊNIO ENTRE POLÍCIA MILITAR E A GUARDA MUNICIPAL PARA FACILITAR O TRABALHO DE AMBAS AS PARTES.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/675/675_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SANTA LUZIA, NO LOT. BONFIM I, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/676/676_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA JOSÉ BARBOSA, NO LOT. ESPERANÇA, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/677/677_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 2ª ETAPA DA RUA BELÉM DE SÃO FRANCISCO, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/678/678_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UMA LINHA DE ÔNIBUS CIRCULAR QUE FAÇA UM TRAJETO QUE ABRANJA OS LOTEAMENTOS SÍTIO LIRA, BOM RETIRO E PROXIMIDADES.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/679/679_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA TAMPA PARA O BUEIRO LOCALIZADO NA RUA MARIA REGINA ESQUINA COM A RUA IRACEMA, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/680/680_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA REDE DE ESGOTO, NO BAIRRO JARDIM DOS COMERCIÁRIOS (MUMBABA).</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/681/681_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA TELA DE PROTEÇÃO DA QUADRA DO GINÁSIO POLIESPORTIVO JOTA RAPOSO, LOCALIZADO NO CENTRO DE IGARASSU.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/682/682_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA FREI MIGUELINO, LOCALIZADA NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/683/683_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DOS BANHEIROS PÚBLICOS DA FEIRA DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/684/684_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE QUE PASSA SOBRE O RIO TAEPE, NA RUA MÔNACO, LOCALIZADA NO LOT. NOVO IGARASSU.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/685/685_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE VÍDEO MONITORAMENTO, COM INSTALAÇÃO DE CÂMARAS NO CENTRO DA CIDADE, SÍTIO HISTÓRICO, ENTRADAS DO MUNICÍPIO E PRINCIPAIS CORREDORES, COM CENTRAL DE ACOMPANHAMENTO.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/686/686_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DO LINO LOCALIZADA NO LOT. BELO HORIZONTE, BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/687/687_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TROPEIRO, NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/688/688_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SUCUPIRA, NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/689/689_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TRAVESSA SUCUPIRA, NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/690/690_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PINHO, NO LOT. NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/691/691_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ANTÔNIO FREIRE, CONGRA, CEP 53640-614, PONTO DE REFERÊNCIA POR TRÁS DO RESTAURANTE DELÍCIA DA CHARQUE, EM IGARASSU.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/692/692_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 1ª TRAVESSA DO LINO LOCALIZADA NO LOT. BELO HORIZONTE, BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA 2ª TRAVESSA MICODÔNIO - VERDE TETO, PRÓXIMO A RUA DO CAMPO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA VIELA TRAVESSA MARIA DAS DORES, LOCALIZADA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MAIS UM POSTO DE SAÚDE DA FAMÍLIA, LOCAL: RUA PIERRE PASCOLINO COM A RUA MINAS GERAIS, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA (COM PARTE PRANCHA E PARTE ESCADA) COM CORRIMÃO, NA 1ª TRAVESSA DA RUA PARAÍBA, VIELA MATO GROSSO, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS DA RUA PARAÍBA, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA COM CORRIMÃO, NA DESCIDA DA RUA PARAÍBA, POR TRÁS DO BAR DE BAL, PRÓXIMO A ASSOCIAÇÃO DOS MORADORES, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA SANTA ANGÉLICA, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA RONDÔNIA, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA PIAUÍ, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA RIO GRANDE DO NORTE, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ÁFRICA, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLENTO DE PAVIMENTAÇÃO DA RUA PARAÍBA, PRÓXIMO A ASSOCIAÇÃO DOS MORADORES, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA TRANSVERSAL A RUA PARAÍBA, AO LADO DA ESCOLA MUNICIPAL SENADOR JOSÉ ERMÍRIO DE MORAES, LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA FRANCANA COM A TRANSVERSAL DA RUA JAÚ, NO LOT. SÃO MARCOS I.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA ARÁBIA SAUDITA, EM TAEPE.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA MANOEL FRANCISCO CARNEIRO, NA LOCALIDADE DE TAEPE.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA SANTA MARINA, LOT. SÃO MARCOS I.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA ANGRA DOS REIS, NO LOT. SÃO MARCOS I.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL OFICIAL PARA COMUNIDADE DE TABATINGA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA 3ª TRAVESSA DO CASARÃO, LOCALIZADA NO LOT. CORTEGADA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CANAL DO LOT. SANTO COSMO 2, ENTRE A BR 101 E A AVENIDA 27 DE SETEMBRO, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O ÔNIBUS CIRCULAR POSSA TAMBÉM SERVIR AO LOT. ANA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PSF - POSTO DE SAÚDE DA FAMÍLIA, NA LOCALIDADE DO MARCO DE PEDRA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA NICARÁGUA, LOCALIZADA NO LOT. BELA VISTA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ALEX NUNES MACHADO, QUE FICA LOCALIZADA NA BEIRA MAR II.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SEVERINO AZEVEDO, QUE FICA LOCALIZADA NA BEIRA MAR II.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA HERMENEGILDO FERREIRA, QUE FICA LOCALIZADA NA BEIRA MAR II.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ANTÔNIO ROZEMIRO DO MONTE, QUE FICA LOCALIZADA NA BEIRA MAR II.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ANTÔNIO HENRIQUE FERREIRA, QUE FICA LOCALIZADA NA BEIRA MAR II.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA JOSEFA ALBUQUERQUE PEREIRA, QUE FICA LOCALIZADA NA BEIRA MAR II.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO MUNICIPAL A AUTORIZAÇÃO DA PAVIMENTAÇÃO E DRENAGEM DA RUA LUCILO POMPEU DE SOUZA, LOCALIZADA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO MUNICIPAL A AUTORIZAÇÃO DA PAVIMENTAÇÃO E DRENAGEM DA RUA ALAMEDA DOS CRAVOS, LOCALIZADA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO LIXO CONCENTRADO NA ESCOLA MUNICIPAL ANA CALDAS, CUIEIRAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA E ENVIO DE BOTIJÕES DE GÁS, PARA A ESCOLA MUNICIPAL ANA CALDAS, CUIEIRAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DA MERENDA ESCOLAR PARA A ESCOLA MUNICIPAL ANA CALDAS, CUIEIRAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPANSÃO DA REDE ELÉTRICA DA PE-35 NO SENTIDO ITAPISSUMA, DESDE A FRENTE DO RESTAURANTE CAMINHO DA ILHA ATÉ A ENTRADA DA COMUNIDADE DO MARCO DE PEDRA, LIMITANDO-SE COM A FÁBRICA ALCOA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE UM TERRENO PARA AMPLIAÇÃO DA ESCOLA NOSSA SENHORA DA CONCEIÇÃO, QUE FICA LOCALIZADA NO LOT. CONCEIÇÃO EM IGARASSU. A NECESSIDADE DESSE ESPAÇO É PARA CONSTRUÇÃO DE UMA QUADRA PARA PRÁTICAS DE ESPORTE DOS ALUNOS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO ÔNIBUS CIRCULAR, PERCORRENDO OS BAIRROS DE MANANCIAL, VILA DA CHESF E BEIRA MAR II, SABENDO AS DIFICULDADES QUE AQUELE POVO VIVE EM SE DESLOCAR PARA O SEU TRABALHO, COMO TAMBÉM PARA CHEGAR AO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SANTA SANTANA, LOCALIZADA NA VILA RURAL (DEPOIS DA QUADRA).</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAVIMENTAÇÃO DA AV. SANTA CATARINA, LOT. BONFIM, CRUZ DE REBOUÇAS, CEP: 53637-105.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM IMPLANTAÇÃO DE REDE DE ESGOTO DA TRAVESSA MARCÍLIO DIAS, LOCALIZADA NO LOT. SÃO MARCOS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM IMPLANTAÇÃO DE REDE DE ESGOTO DA RUA JAÚ, LOCALIZADA NO LOT. SÃO MARCOS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS AMPAROS PARA OS MOTO TAXISTAS, UM EM CRUZ DE REBOUÇAS E OUTRO EM IGARASSU CENTRO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA BELO HORIZONTE, NO BAIRRO DE VILA RURAL.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM DEPARTAMENTO DE RECLAMAÇÕES A PEDIDO DO POVO, SENDO MANTIDO UMA CENTRAL TELEFÔNICA PARA QUE OS USUÁRIOS POSSAM LIGAR FAZENDO A SUA RECLAMAÇÃO E QUE SEJA FORNECIDO O NÚMERO DO PROTOCOLO (REGISTRO), PARA QUE O RECLAMANTE TENHA ESTE REGISTRO PARA COBRAR A EXECUÇÃO DOS SERVIÇOS REALIZADOS PELA PREFEITURA OU EM FASE DE REALIZAÇÃO, EXEMPLO: PEDIDO DE ILUMINAÇÃO PÚBLICA, LIMPEZA URBANA, CAPINAÇÃO, LIMPEZA DE CANALETAS E CONTEÇÃO DE BARREIRAS, PARA QUE A INFORMAÇÃO SEJA SUA COMUNICAÇÃO ENTRE A POPULAÇÃO E A PREFEITURA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PAVIMENTAÇÃO DA 1ª TRAVESSA JOÃO XXIII, LOCALIZADA NO LOT. SÍTIO LÍRA, CRUZ DE REBOUÇAS, IGARASSU, INDICAÇÃO DA SRª ANUNCIADA ALEXANDRE, COMERCIANTE LOCAL.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DOS SERVIÇOS DOS CORREIOS NO LOT. CORTEGADA, INDICAÇÃO DA SRª MARIA DAS GRAÇAS, RESIDENTE NA RUA OLINDA, SOB O Nº 22.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA PAVIMENTAÇÃO DA RUA PARAGUAI, LOCALIZADA NO SÍTIO TAÉPE II, INDICAÇÃO DO SR. ANTÔNIO RODRIGUES, RESIDENTE SOB O Nº 66.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SANTA LÚCIA, LOT. ANA DE ALBUQUERQUE, CEP: 536630-135.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CURSOS DE PRIMEIROS SOCORROS PARA PROFESSORES E MONITORES DAS ESCOLAS INFANTIS E CRECHES.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO DA PRINCIPAL DA VILA JARAPIÁ, NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA POLICLÍNICA EM IGARASSU CENTRO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ÔNIBUS CIRCULAR, PERCORRENDO OS BAIRROS DE TABATINGA, CORTEGADA E LOT. SÃO MARCOS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DO MONUMENTO HISTÓRICO REPRESENTATIVO QUE FICA NA ENTRADA DE IGARASSU, DIVISA DE CRUZ DE REBOUÇAS COM ABREU E LIMA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFOROS NOS SEGUINTES PONTOS: EM FRENTE À FACIG, EM FRENTE A PAN JOSINA E EM FRENTE AO HOTEL NIGHT LOVE.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA PRIMEIRA TRANSVERSAL DA 1ª TRAVESSA DO CASARÃO, ENTRADA DA RUA DA VAGEM, BAIRRO CORTEGADA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DO CALÇAMENTO DA 2ª TRAVESSA DO CASARÃO, BAIRRO CORTEGADA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA 3ª TRAVESSA DO CASARÃO, BAIRRO CORTEGADA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 4ª TRAVESSA DO CASARÃO, BAIRRO CORTEGADA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DA PAVIMENTAÇÃO DA 5ª TRAVESSA DO CASARÃO, BAIRRO CORTEGADA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DE PAVIMENTAÇÃO DA 6ª TRAVESSA DO CASARÃO, BAIRRO CORTEGADA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM COM CONSTRUÇÃO DE GUIAS E SARJETAS NA RUA TEREZA RODRIGUES, BAIRRO BEIRA MAR I.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 2ª TRAVESSA MARIA CECÍLIA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ESCOLA CECÍLIA MARIA, LOCALIZADA NO LOT. AGAMENON MAGALHÃES EM IGARASSU, DEVIDO AO AUMENTO DA POPULAÇÃO NESSA COMUNIDADE.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE, LOCALIZADA NAS IMEDIAÇÕES DA RUA PROJETADA, AO LADO DA GRANJA BIG VALE 3, NA TABATINGA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA SÃO JOSÉ, BAIRRO TABATINGA, IGARASSU-PE. PONTO DE REFERÊNCIA O TEMPLO DA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DA PAVIMENTAÇÃO DA RUA PROJETADA, RUA DE ACESSO À ESCOLA MUNICIPAL JOSÉ ERONILDES, BAIRRO TABATINGA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA 4ª TRAVESSA WALDEMAR NASCIMENTO, TABATINGA, PRÓXIMO A PRAÇA DE TABATINGA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA AGÊNCIA DO BANCO DO NORDESTE NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTO DE APLAUSO, PARA TOMAR CONHECIMENTO AO GOVERNADOR EDUARDO CAMPOS, PELOS RELEVANTES SERVIÇOS PRESTADOS PELO SECRETÁRIO DE DEFESA SOCIAL, DR. WILSON DAMÁSIO, E O COMANDANTE GERAL DA POLÍCIA MILITAR BEM COMO O 17º BATALHÃO PELA INTEGRAÇÃO OPERACIONAL EM CONJUNTO COM O GATI E O GOE E AS DELEGACIAS DE CRUZ DE REBOUÇAS, IGARASSU E ITAPISSUMA QUE VEM DESENVOLVENDO UM TRABALHO DE GRANDE RELEVÂNCIA DE SERVIÇOS PRESTADOS A POPULAÇÃO NAS APREENSÕES DE TRAFICANTES DE ALTA PERICULOSIDADE E AS DEMAIS PRISÕES QUE OCORREM EM SEGREDO DE INVESTIGAÇÃO VELADA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE MANILHAS E A CONSTRUÇÃO DE BOCAS DE LOBO NA RUA SANTO ANTÔNIO, LOCALIZADA NO PORTO DO MACHADO, INDICAÇÃO DO SR. REGINALDO MANOEL, RESIDENTE NA MESMA SOB O Nº 16.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO DA RUA PERNAMBUCO, LOCALIZADA NO LOT. ANA DE ALBUQUERQUE, INDICAÇÃO DO SR. ANTÔNIO FELIX, RESIDENTE NA MESMA SOB O Nº 82.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CANAL QUE CORTA O LOT. ENCANTO DE IGARASSU.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NA RUA INDONÉSIA, NO LOT. AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA A ESCOLA MUNICIPAL JOSÉ ERONILDES, ENDEREÇO RUA PROJETADA, LOT. TABATINGA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE FISIOTERAPIA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA SÃO FRANCISCO DE ASSIS, LOT. TABATINGA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SÃO PEDRO, LOCALIZADA EM TABATINGA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA SÃO PAULO, LOT. TABATINGA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA TANGARÁ, CONHECIDA COMO RUA DO OI, LOT. TABATINGA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA SÃO MARCOS, BAIRRO TABATINGA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Irapuan, Edinho Martins, Maguila</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DA RUA JOSÉ LACERDA LEITE, LOCALIZADA NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DA AV. DUARTE COELHO, LOCALIZADA NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DA RUA MARECHAL HERMES, LOCALIZADA NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA 1ª TRAVESSA DA VILA ANA CLEIDE, LOTEAMENTO RUBINA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA 1ª TRAVESSA DA RUA DA FELICIDADE, LOTEAMENTO RUBINA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA RUA DA FARINHA, LOTEAMENTO RUBINA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA RUA JOSÉ RODRIGUES DA SILVA PRÓXIMO AO COLÉGIO EUCILDA RAMOS, LOTEAMENTO RUBINA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA RIACHUELO, LOCALIZADA NO BOA VISTA EM ERASMO, NESTE MUNICÍPIO, ATENDENDO REIVINDICAÇÃO DOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM SISTEMA DE HIDRANTE (SISTEMA DE ÁGUA) E COLOCAÇÃO DE EXTINTORES PARA AS FEIRAS DE IGARASSU E CRUZ DE REBOUÇAS, VISANDO ASSEGURAR A SEGURANÇA DE QUEM LÁ TRABALHA E NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO E ESCOAMENTO DE ÁGUAS DA RUA SANTA MARINA, LOCALIZADA NO LOT. SÃO MARCOS, INDICAÇÃO DA SRA. ROSINEIDE MARIA DA SILVA, RESIDENTE SOB O Nº 93 NO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO DAS CANALETAS PARA O ESCOAMENTO DAS ÁGUAS PLUVIAIS DA RUA JAÚ, LOCALIZADA NO LOT. SÃO MARCOS, INDICAÇÃO DA SRA. ROSINEIDE MARIA DA SILVA, RESIDENTE NO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA 3º TRAVESSA VALDEMAR LUIZ DO NASCIMENTO NA COMUNIDADE TABATINGA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA ALTEROSA NA COMUNIDADE TABATINGA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E DRENAGEM DA RUA SERRA LEOA, LOT. AGAMENON.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM COM CONSTRUÇÃO DE GUIAS E SARJETAS NA RUA ANAMBÉ, LOTEAMENTO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A REFORMA DO PSF DO SÍTIO INHAMÃ EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM PSF NO LOTEAMENTO CORTEGADA EM IGARASSU.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM PSF NO LOTEAMENTO SÃO MARCOS EM IGARASSU.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A REVITALIZAÇÃO DA PRAÇA DE CRUZ DE REBOUÇAS, COM BRINQUEDOS, QUADRA POLIESPORTIVA, PISTA PARA COOPER E PISTA DE SKATE.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA RUA QUÊNIA NO LOTEAMENTO ALTO DA BELA VISTA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA RUA BOA ESPERANÇA, LOTEAMENTO AGAMENON II.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O REPARO NAS GALERIAS DA RUA DAS PANELAS, JARDIM BOA SORTE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM GERADOR DE ENERGIA ELÉTRICA NO GINÁSIO POLIESPORTIVO JOTA RAPOSO, EM IGARASSU.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONTINUIDADE DA PAVIMENTAÇÃO DA AV. SEVERINO TAVARES UCHÔA ATÉ A ESCOLA JOÃO ALBUQUERQUE UCHÔA CAVALCANTI, NO LOTEAMENTO JABACÓ EM IGARASSU.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA SEGUNDA ETAPA DA RUA FILIPINA, LIGANDO TAMBÉM A AVENIDA DUARTE COELHO, SITUADA NO BAIRRO DE CAMPINA DE FEIRA EM IGARASSU.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA ESCOLA NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA RUA CORÉIA DO SUL, QUE FICA LOCALIZADA NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, AMPLIAÇÃO DA ESCOLA JOÃO ALBUQUERQUE UCHÔA CAVALCANTI, COM A CONSTRUÇÃO DE 3 (TRÊS) SALAS DE AULA. A MESMA NECESSITA DEVIDO AO AUMENTO POPULACIONAL NA REGIÃO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA DE OBRAS DE IGARASSU, O CALÇAMENTO E DRENAGEM DA RUA PITIGUARI, NO LOTEAMENTO CONCEIÇÃO, AGAMENON.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA DE OBRAS DE IGARASSU, A PAVIMENTAÇÃO E DRENAGEM DA RUA PARDAL, SITUADA NO LOTEAMENTO CONCEIÇÃO, AGAMENON.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA DE OBRAS DE IGARASSU, O CALÇAMENTO E DRENAGEM DA RUA DO CAMPO DO POEIRÃO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A LIMPEZA E CAPINAÇÃO DAS RUAS DO LOTEAMENTO PARQUE IGARASSU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A AMPLIAÇÃO DO CEMITÉRIO DE NOVA CRUZ I, COM CONSTRUÇÃO DE GAVETAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE NO GIRADOR EM FRENTE A PADARIA PAN IGARASSU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PROTEÇÃO EM TELA DAS LATERAIS DO CAMPO DE FUTEBOL DO LOTEAMENTO BELA VISTA COM FECHAMENTO NA PARTE SUPERIOR COM REDE.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJA CONSTRUÍDO BOXS NO GALPÃO DA FEIRA DA SULANCA DE IGARASSU, VISANDO UMA MAIOR CONDIÇÃO DE COMERCIALIZAÇÃO. HOJE NOSSOS FEIRANTES TEM MUITAS DIFICULDADES POR MONTAREM E DESMONTAREM SEUS PRODUTOS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM PSF, NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, COLOCAÇÃO DE CONTAINERS (CONTENTORES DE LIXO) NA PRAIA DE MANGUE SECO, CRUZ DE REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CAPINAÇÃO E PAVIMENTAÇÃO DA 3ª TRAVESSA MARIA CECÍLIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA IRAEL, LOCALIZADA NO LOTEAMENTO AGAMENON MAGALHÃES, NESTE MUNICÍPIO, ATENDENDO REIVINDICAÇÃO DOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O TÍTULO DE POSSE DAS CASAS DOS MORADORES DE NOVA CRUZ II.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE DUAS CRECHES NAS COMUNIDADES DE NOVA CRUZ I E NOVA CRUZ II.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O REPARO DA 2ª TRAVESSA DA ASSEMBLEIA, CRUZ DE REBOUÇAS, PRÓXIMO AO ART SHOW, CEP: 53630-784.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA, NO BAIRRO DE INHAMÃ, PRÓXIMO A RUA CANAÃ EM IGARASSU.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA RUA CAMUTANGA, LOCALIZADA NO BOM FIM I, NO BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A LIMPEZA DAS GALERIAS E O REPARO DO CALÇAMENTO DA FEIRA LIVRE DE IGARASSU, LOCALIZADO NO CENTRO, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A IMPLANTAÇÃO DO PROGRAMA COOPERJOVEM, ONDE BUSCA AMPLIAR A AÇÃO EDUCACIONAL NAS ESCOLAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A TRANSFORMAÇÃO DE VIA EM MÃO ÚNICA DAS RUAS AUGUSTO VAZ (RUA DA POLICLÍNICA SÃO LUCAS) E RUA LUCIANA DE PAIVA (RUA DA DELEGACIA), AMBAS EM CRUZ DE REBOUÇAS CENTRO. EXPLICAÇÃO DO TRÁFEGO: O VEÍCULO QUE SEGUE NO SENTIDO BR 101, A RUA SERÁ VIA DE MÃO ÚNICA ENTRANDO NA RUA AUGUSTO VAZ E QUEM ESTÁ SEGUINDO NO SENTIDO BR 101, A RUA SERÁ VIA DE MÃO ÚNICA PARA QUEM ESTÁ SAINDO DA RUA LUCIANA DE PAIVA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A COLOCAÇÃO DE LUMINÁRIA EM POSTE PÚBLICO, NA RUA SANTA CECÍLIA, NO LOTEAMENTO TABATINGA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO DAS LOCALIDADES AVENIDA CARLOS BARRETO E AVENIDA AGRO INDUSTRIAL, TODAS LOCALIZADAS NO BAIRRO VILA SARAMANDAIA, EM IGARASSU.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM CALÇADÃO INICIANDO EM FRENTE A UPA DE CRUZ DE REBOUÇAS ATÉ A ENTRADA QUE DÁ ACESSO A PRAIA DE MANGUE SECO, NA BR 101 NORTE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, QUE ENVIE REQUERIMENTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE &amp;#8211; DNIT, ATRAVÉS DA SUPERINTENDÊNCIA REGIONAL DO DNIT NO ESTADO DE PERNAMBUCO, REQUER A RESTAURAÇÃO DAS VIAS DE ACESSO LOCAIS DO TRECHO LOCALIZADO DESDE A ENTRADA DO LOTEAMENTO AGAMENON MAGALHÃES, PRÓXIMO A FÁBRICA ONDUNORTE ATÉ O SÍTIO BOA VISTA, EM IGARASSU.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJA ENCAMINHADO REQUERIMENTO ÚNICO À SECRETARIA DE TURISMO DO ESTADO DE PERNAMBUCO &amp;#8211; SETUR, EM ATENÇÃO AO EXMO. SR. ALBERTO FEITOSA, SECRETÁRIO DE TURISMO DE PERNAMBUCO, COM CÓPIA AO DEPARTAMENTO DE ESTRADAS E RODAGEM DE PERNAMBUCO &amp;#8211; DER-PE, EM ATENÇÃO AO ILMO. SR. DIRETOR PRESIDENTE JOSÉ CAVALCANTI CARLOS JUNIOR, REQUERENDO DO MESMO A REQUALIFICAÇÃO NO TRECHO DA PE-35, QUE SE INICIA NO TERMINAL INTEGRADO DE ÔNIBUS DE IGARASSU ATÉ O RESTAURANTE CAMINHO DA ILHA COM A DETERMINAÇÃO DE VIA DE MÃO ÚNICA PARA CIRCULAÇÃO DE VEÍCULOS NO SENTIDO CIDADE/SUBÚRBIO (RECIFE/ITAMARACÁ) QUE SE INICIA EM FRENTE AO BANCO DA CAIXA ECONÔMICA FEDERAL ATÉ O RESTAURANTE CAMINHO DA ILHA, A CONSTRUÇÃO DE UMA CICLOVIA E UM CALÇADÃO, E A RETIRADA DO GIRADOURO DESTE TRECHO E EM SUBSTITUIÇÃO A INSTALAÇÃO DE UM SEMÁFORO DE TRÊS TEMPOS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A ILUMINAÇÃO DAS PASSARELAS LOCALIZADAS NA BR 101, PRÓXIMAS A ONDUNORTE E A ESCOLA ESTADUAL JOÃO PESSOA GUERRA, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA RUA JOSÉ CARLOS GOUVEIA, LOCALIZADA NO LOTEAMENTO BONFIM I, NO BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A PAVIMENTAÇÃO COM DRENAGEM DA RUA BAIA DA TRAIÇÃO, LOCALIZADA NO LOTEAMENTO SÃO MARCOS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A PAVIMENTAÇÃO COM A IMPLANTAÇÃO DE REDE DE ESGOTO E SANEAMENTO DA RUA ALFREDO PRISPO, LOCALIZADA NO JARDIM DOS COMERCIÁRIOS (MUMBABA).</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A PAVIMENTAÇÃO COM DRENAGEM DA RUA ALVORADA, LOCALIZADA NO LOTEAMENTO SÃO MARCOS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A PAVIMENTAÇÃO COM DRENAGEM DA RUA INDEPENDÊNCIA, LOCALIZADA NO LOTEAMENTO SÃO MARCOS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A REFORMA NO CENTRO DOS IDOSOS DE IGARASSU.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DO ESPAÇO PARA DORMITÓRIO DO HOMENS (IDOSOS) NO CENTRO DOS IDOSOS DE IGARASSU, HOJE SÓ EXISTE ESPAÇO PARA MULHERES (IDOSAS).</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. EDUARDO CAMPOS, GOVERNADOR DE PERNAMBUCO, FAZENDO VEEMENTE E CALOROSO APELO NO SENTIDO DO MESMO ENCETAR ESFORÇOS JUNTO A SECRETARIA DE DEFESA SOCIAL DE PERNAMBUCO, NA PESSOA DO SECRETÁRIO SR. WILSON SALLES DAMÁZIO, PARA QUE SEJA INSTITUÍDA UMA DELEGACIA DE PLANTÃO, NA SEDE DO MUNICÍPIO DE IGARASSU, PARA ATENDER NOSSA POPULAÇÃO E DE MUNICÍPIOS CIRCUNVIZINHOS, COMO ITAPISSUMA, ITAMARACÁ E ARAÇOIABA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, DETERMINAR QUE SEJA FEITA A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DE ESGOTO DA RUA INDIANA, LOCALIZADA NO LOTEAMENTO AGAMENON MAGALHÃES, NESTE MUNICÍPIO, ATENDENDO REIVINDICAÇÃO DOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UM CALÇADÃO COM PISTA DE CICLOVIA INICIANDO NA ENTRADA DA AVENIDA 27 DE SETEMBRO, PRÓXIMO AO POSTO SERTÃ SENTIDO RUA MARECHAL HERMES, EM IGARASSU.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA MARIA CORREIA, LOCALIZADA NA COMUNIDADE MAIS CONHECIDA COMO ÁGUA MINERAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA JOSÉ VICENTE FERREIRA, LOCALIZADA NA COMUNIDADE MAIS CONHECIDA COMO ÁGUA MINERAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO COM SISTEMA DE DRENAGEM DA RUA BELO JARDIM, LOCALIZADA NO LOTEAMENTO BONFIM, EM CRUZ DE REBOUÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DO DEPARTAMENTO DE ESTRADAS DE RODAGEM &amp;#8211; DER/PE, A RECUPERAÇÃO DE TRECHO DA ESTRADA VICINAL QUE LIGA CRUZ DE REBOUÇAS A MANGUE SECO NO TRECHO PRÓXIMO AO RESTAURANTE DE TAFFAREL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A DESAPROPRIAÇÃO DE UM TERRENO EM NOVA CRUZ II, ENTRE A PROPRIEDADE DE DR. GUSTAVO E O CASARÃO, PARA A CONSTRUÇÃO DE UMA ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, JUNTO AO EXMO. SR. JUIZ ELEITORAL DE IGARASSU, SR. MARCO AURÉLIO, QUE O MESMO VEJA A POSSIBILIDADE DE CONTEMPLAR A ESCOLA FRANCISCO SIMÕES DA COSTA, LOCALIZADA NO BAIRRO DO ALTO DO CÉU EM IGARASSU, COM AS URNAS ELETRÔNICAS ELEITORAIS, TENDO EM VISTA DO CRESCIMENTO DO NÚMERO DE ELEITORES NA NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CRIAÇÃO DOS AGENTES DA PAZ, COM ESSE PROJETO A NOSSA CIDADE VAI TER MAIS ACOMPANHAMENTO NAS COMUNIDADES COM A FINALIDADE DE ORIENTAR E INCENTIVAR AS NOSSAS CRIANÇAS E ADOLESCENTES. AO FREQUENTAR AS ESCOLAS, APRENDENDO A RESPEITAR O PRÓXIMO, CUIDANDO DOS ESPAÇOS PÚBLICOS COM PALESTRAS EDUCATIVAS PARA TIRAR AS CRIANÇAS E ADOLESCENTES DO MUNDO DAS DROGAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, QUE CONSTRUA UM POÇO ARTESIANO COM CAIXA D&amp;#8217;ÁGUA NA COMUNIDADE DA CÔNGRUA II, PRÓXIMO A ENGRENAGEM EM IGARASSU, A MESMA NÃO TEM OS SERVIÇOS DA COMPESA E VIVE SOFRENDO COM A FALTA DE ÁGUA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA 3ª TRAVESSA SÃO JOÃO, LOCALIZADA NO LOTEAMENTO AGAMENON MAGALHÃES, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA 4ª TRAVESSA SÃO JOÃO, LOCALIZADA NO LOTEAMENTO AGAMENON MAGALHÃES, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA DE OBRAS DE IGARASSU, O CALÇAMENTO DA RUA TRUPIAL, NO LOTEAMENTO NOSSA SENHORA DA CONCEIÇÃO, AGAMENON MAGALHÃES.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A LIMPEZA DAS CANALETAS DA AVENIDA DUARTE COELHO, LOCALIZADA EM CAMPINA DE FEIRA, ESPECIFICAMENTE EM FRENTE AO CAMPO MURADO, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA SALA DE AULA PARA ATENDER NO PRÓXIMO ANO LETIVO (2014) AOS ALUNOS QUE CURSARÃO O 6º ANO DO ENSINO FUNDAMENTAL NA ESCOLA JOÃO DE QUEIROZ GALVÃO, LOCALIZADA NA AVENIDA BEIRA MAR I, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA ESTRADA LINGANDO A COMUNIDADE DE NOVA CRUZ A CUIEIRAS, INICIANDO A OBRA NA COMUNIDADE DE MIGUEL DO LEITE (CUIEIRAS) E TERMINANDO NO MANGUEIRÃO EM PIRAJUÍ.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O MELHORAMENTO DO CAMPO DE FUTEBOL DE CUIEIRAS, COM A CONSTRUÇÃO DE VESTUÁRIO.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O MELHORAMENTO DO CAMPO DE FUTEBOL EM PIRAJUÍ, COM A CONSTRUÇÃO DE VESTUÁRIO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O MELHORAMENTO DO CAMPO DE FUTEBOL DE NOVA CRUZ II, COM A CONSTRUÇÃO DE VESTUÁRIO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA COMPANHIA ENERGÉTICA DE PERNAMBUCO (CELPE), A INSTALAÇÃO DE 03 (TRÊS) POSTES DE ILUMINAÇÃO COM BRAÇO E LUMINÁRIA NA RUA DO ARAME, NO BAIRRO DE NOVA CRUZ I, AO LADO DA RESIDÊNCIA DO EX-VEREADOR JORGE SAMPAIO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PRESIDENTE DA CASA DE DUARTE COELHO, QUE SEJA DESTINADO O HORÁRIO RESERVADO A TRIBUNA LIVRE DA SESSÃO ORDINÁRIA DESTA CASA, QUE SE REALIZARÁ NO DIA 07 DE NOVEMBRO DE 2013, PARA HOMENAGEAR O PORTAL DE NOTÍCIAS INFORME-PE QUE COMPLETOU TRÊS ANOS DE EXISTÊNCIA NO DIA 27 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA RUA IRAN, NO LOTEAMENTO AGAMENON, EM IGARASSU.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A POSSIBILIDADE DE EFETUAR SERVIÇOS DE REFORMA E RECUPERAÇÃO NO CENTRO DE FISIOTERAPIA, NO BAIRRO BEIRA MAR I, EM IGARASSU, MAIS ESPECIFICAMENTE: REPAROS NA ESTRUTURA FÍSICA DO PRÉDIO E POSTERIOR PINTURA; E RECUPERAÇÃO DOS MÓVEIS UTILIZADOS PELOS PACIENTES, POR EXEMPLO, AS MESAS/MACAS, A FIM DE GARANTIR MAIOR CONFORTO AOS USUÁRIOS, SERVIDORES E PROFISSIONAIS QUE JÁ ATUAM.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A POSSIBILIDADE DE EFETUAR SERVIÇOS DE REFORMA E RECUPERAÇÃO DO GINÁSIO JOTA RAPOSO, NO CENTRO DE IGARASSU, MAIS ESPECIFICAMENTE: REPAROS NA ESTRUTURA FÍSICA DO PRÉDIO E POSTERIOR PINTURA; E RECUPERAÇÃO DOS BANHEIROS, VESTIÁRIOS E ILUMINAÇÃO, PARA GARANTIR MAIOR CONFORTO AOS USUÁRIOS E OS ATLETAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA RUA VINTE E OITO DE SETEMBRO, NO MONTA, EM IGARASSU.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O CONSERTO DO MURO E REFORMA COM AMPLIAÇÃO DE INFRAESTRUTURA E LOGÍSTICA DO CAMPO ALFREDO BANDEIRA DE MELO (CAMPO MURADO).</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA RUA ANTÔNIO RODRIGUES, VILA DA FACHESF, EM IGARASSU.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, CALÇAMENTO DA RUA JOSÉ RODRIGUES, NA VILA DA FACHESF, EM IGARASSU.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, UM LIMPA FOSSAS PARA ATENDER AS COMUNIDADES DE IGARASSU.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO COM DRENAGEM DA RUA POÇOS DE CALDAS, LOCALIZADA NA COMUNIDADE CONHECIDA COMO ALTO DO CÉU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO COM DRENAGEM DA RUA SANTA MARIA, LOCALIZADA NO LOTEAMENTO AGAMENON MAGALHÃES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A LIMPEZA E DESOBSTRUÇÃO DAS RUAS E CANALETAS DO LOTEAMENTO JARDIM BOA SORTE (PANCOL), BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A REFORMA E NIVELAMENTO DA CALÇADA DE ACESSO A PONTE DO RIO SÃO DOMINGOS LADO DIREITO, SENTIDO CENTRO COMERCIAL, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, O CALÇAMENTO DA RUA GOVERNADOR VALADARES, LOCALIZADA NO LOTEAMENTO JARDIM SUMARÉ, EM ALTO DO CÉU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, O CALÇAMENTO DA RUA SARABÁ, LOCALIZADA NO LOTEAMENTO JARDIM SUMARÉ, EM ALTO DO CÉU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO COM DRENAGEM DA ESTRADA DOS MALHEIROS, LOCALIZADA NO LOTEAMENTO JARDIM SUMARÉ, EM ALTO DO CÉU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A TROCA DA CAIXA DE ÁGUA QUE ABASTECE A COMUNIDADE DE TABULEIRO DO MONJOPE, POSTO QUE A MESMA APRESENTA VAZAMENTOS, LOCALIZADA EM TABULEIRO NO BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM PSF NO ENGENHO UMBÚ, EM IGARASSU.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA RUA VINTE E SETE DE SETEMBRO, NO MONTA, EM IGARASSU.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE SOLICITE AO SECRETÁRIO DE TURISMO DE PERNAMBUCO, EXMO. SR. ALBERTO JORGE DO NASCIMENTO FEITOSA, A CONSTRUÇÃO DE UM SANTUÁRIO PARA DESENVOLVIMENTO DO TURISMO RELIGIOSO EM IGARASSU.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER E ESPORTE, COM PLAYGROUND E PISTA PARA CAMINHADA, NO LOCAL DA DESOCUPAÇÃO NA VILA DA FACHESF, EM IGARASSU.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER, PLAYGROUND, E MESAS E BANCOS DE CONCRETO E UMA PISTA DE COOPER NO DISTRITO DE TRÊS LADEIRAS, EM IGARASSU.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ENCETAR ESFORÇOS NO SENTIDO DE PROVIDENCIAR A CANALIZAÇÃO DE DUZENTOS METROS DE ÁGUA SERVIDA QUE ESCOA A CÉU ABERTO NA RUA MARIA RITA, ANTIGA AVENIDA BRASIL, LOCALIZADA NO LOTEAMENTO ENCANTO IGARASSU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA 8ª TRAVESSA DO CASARÃO, LOCALIZADA NO LOTEAMENTO CORTEGADA NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/446/446_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA 9ª TRAVESSA DO CASARÃO, LOCALIZADA NO LOTEAMENTO CORTEGADA NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/447/447_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE LAZER E PLAYGROUND, NA LOCALIDADE TRAVESSA SANTA ROSA, TAEPE II, EM IGARASSU.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/448/448_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O USO DE FARDAMENTO E CRACHÁ DE IDENTIFICAÇÃO PARA OS GUIAS TURÍSTICOS QUE FICAM EM FRENTE A IGREJA DOS SANTOS COSME E DAMIÃO, E A CONFECÇÃO DE FOLDER EXPLICATIVO COM OS PRINCIPAIS PONTOS TURÍSTICOS DO CENTRO DE IGARASSU &amp;#8211; SÍTIO HISTÓRICO.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/449/449_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A CRIAÇÃO DO PROGRAMA LEITE QUE ALIMENTA, NO ÂMBITO DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/450/450_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A CRIAÇÃO DE UM PROGRAMA DE ATENDIMENTO INTEGRAL E HUMANIZADO ÀS MULHERES EM ESTADO CLIMATÉRIO OU PÓS-CLIMATÉRIO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/451/451_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A COLOCAÇÃO DE LIXEIRAS (COLETORES), EM PONTOS ESTRATÉGICOS, PRÓXIMO AOS BARES DA PRAIA DE MANGUE SECO, BAIRRO DE CRUZ DE REBOUÇAS NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/452/452_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A REPOSIÇÃO DAS LÂMPADAS DO BANHEIRO PÚBLICO DA PRAIA DE MANGUE SECO, BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/453/453_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, MANUTENÇÃO DO POSTE DE ILUMINAÇÃO QUE FICA POR TRÁS DO BANHEIRO PÚBLICO DA PRAIA DE MANGUE SECO, LIGADO 24H, BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/454/454_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ENCETAR ESFORÇOS NO SENTIDO DE ASSINAR A LIBERAÇÃO DO TERRENO DA SEDE DA ASSOCIAÇÃO DOS MORADORES DO LOTEAMENTO SANTO ANTÔNIO. O TERRENO MEDE 13X9,5M LOCALIZADO NA RUA VERDEJANTE, LOTEAMENTO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/455/455_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ENCETAR ESFORÇOS NO SENTIDO DE DAR TÍTULO DE POSSE AOS MORADORES DOS LOTEAMENTOS BONFIM I, BONFIM II E BOA ESPERANÇA, AMBOS LOCALIZADOS NO BAIRRO DE CRUZ DE REBOUÇAS NESTE MUNICÍPIO, VISANDO QUE ESTÃO INSTALADOS EM TERRAS QUE NO PASSADO PERTENCIAM A INDÚSTRIA FOSFORITA, E QUE HOJE ESTES MORADORES NÃO POSSUEM A GARANTIA DE POSSE DOS TERRENOS, HAJA VISTA QUE MUITOS CONSTRUÍRAM SEU ÚNICO PATRIMÔNIO, OU SEJA, SUAS MORADIAS. COM ISSO, ATENDEREMOS PARTE DAS NECESSIDADES DESTAS COMUNIDADES.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO E DRENAGEM DA RUA SIMONE DE LOURDES E SUAS TRÊS TRANSVERSAIS LOCALIZADAS NO LOTEAMENTO SANTO ANTÔNIO, BAIRRO DE CRUZ DE REBOUÇAS NESTE MUNICÍPIO. COM ISSO, ATENDEREMOS PARTE DA NECESSIDADE DAQUELA COMUNIDADE. POR TAL MOTIVO FAÇO ESTA INDICAÇÃO SABENDO QUE A MESMA CERTAMENTE SERÁ APROVADA NESTE PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O CALÇAMENTO E SANEAMENTO DA RUA RIO DE JANEIRO, LOTEAMENTO ANA DE ALBUQUERQUE, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, O CALÇAMENTO E SANEAMENTO DA RUA MINAS GERAIS, LOTEAMENTO ANA DE ALBUQUERQUE, NESTE MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA DE SERVIÇOS PÚBLICOS, A CAPINAÇÃO DA RUA MARIA HAYDÊ, LOCALIZADA EM IGARASSU, A MESMA É A RUA DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Ademar de Barros, Paulo Uchôa</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/460/460_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>Nº 360/2013 - REITERA AO SR. PREFEITO DE IGARASSU, A INDICAÇÃO DE Nº 142/2012, APROVADA EM 03/05/2012. TAL INDICAÇÃO SOLICITA UM ENTENDIMENTO DO PODER EXECUTIVO COM O PRESIDENTE DA LIGA DESPORTIVA DE IGARASSU, A FIM DE QUE SEJA RECOLOCADA A PLACA INDICATIVA DO ESTÁDIO MUNICIPAL DE IGARASSU, COM O NOME &amp;#8220;ESTÁDIO MUNICIPAL ALFREDO BANDEIRA DE MELO&amp;#8221;. / Nº 360-A/2013 - SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A AMPLIAÇÃO DAS VAGAS DE ESTACIONAMENTOS EXCLUSIVOS PARA PESSOAS COM DEFICIÊNCIA EM TODOS OS ÓRGÃOS PÚBLICOS OFICIAIS DO GOVERNO MUNICIPAL, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>Nº 361/2013 - REITERA AO SR. PREFEITO DE IGARASSU, A INDICAÇÃO DE Nº 156/2012, APROVADA EM 09/02/2012. TAL INDICAÇÃO SOLICITA A INSTALAÇÃO DE UMA LOMBADA FÍSICA E/OU ELETRÔNICA, NA AV. MÁRIO MELO, KM 2, NAS PROXIMIDADES DO TEMPLO DA IGREJA DE JESUS CRISTO DOS SANTOS DOS ÚLTIMOS DIAS, NESTE MUNICÍPIO. / Nº 361-A/2013 - SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A RECONSTRUÇÃO DO CALÇAMENTO DA RUA PARANÁ, LOCALIZADA NO BOM FIM II, BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA RUA PIAUÍ, LOCALIZADA NO BOM FIM II, BAIRRO DE CRUZ DE REBOUÇAS, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/463/463_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A COLOCAÇÃO DE LIXEIRAS DISTRIBUÍDAS EM PONTOS ESTRATÉGICOS DA CIDADE, SALIENTANDO QUE AS MESMAS DEVEM TER UMA BASE COM O DIÂMETRO MAIOR QUE O ESPAÇO OCUPADO EM VOLTA DA LIXEIRA E ALTURA DE 10 CM, SOLICITAÇÃO DO SR. INALDO ROZENDO, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/464/464_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A REFORMA DA PRAÇA PAULO GUERRA E DO BUSTO, LOCALIZADA NA VILA SARAMANDAIA, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/465/465_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A REFORMA E SINALIZAÇÃO DO ESTACIONAMENTO DA ALA DA PEDIATRIA DA UNIDADE HOSPITALAR DE IGARASSU, NESTE REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/466/466_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VEEMENTE E CALOROSO APELO AO PRESIDENTE DA FERCOMÉRCIO (SENAC E SESC) DE PERNAMBUCO, EXMO. SR. JOSIAS ALBUQUERQUE, AO CONSELHEIRO DA FERCOMÉRCIO E PRESIDENTE DO SINDINORTE, SR. MILTON TAVARES DE MELO JUNIOR, E AO SR. PREFEITO DE IGARASSU, PARA QUE SEJA IMPLANTADO EM NOSSO MUNICÍPIO UMA UNIDADE DO SENAC (SERVIÇO NACIONAL DE APRENDIZAGEM DO COMÉRCIO), EM PARCERIA COM A PREFEITURA MUNICIPAL DE IGARASSU.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/467/467_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VEEMENTE E CALOROSO APELO AO PRESIDENTE DA FERCOMÉRCIO (SENAC E SESC) DE PERNAMBUCO, EXMO. SR. JOSIAS ALBUQUERQUE, AO CONSELHEIRO DA FERCOMÉRCIO E PRESIDENTE DO SINDINORTE, SR. MILTON TAVARES DE MELO JUNIOR, E AO SR. PREFEITO DE IGARASSU, PARA QUE SEJA IMPLANTADO EM NOSSO MUNICÍPIO NA ÁREA DE LAZER DE CRUZ DE REBOUÇAS UMA UNIDADE MÓVEL DO SENAC (SERVIÇO NACIONAL DE APRENDIZAGEM DO COMÉRCIO), PARA MINISTRAR OS CURSOS DE IMAGEM PESSOAL (CABELEREIRA, MANICURE, DEPILAÇÃO, ESTÉTICA, MAQUIAGEM, DESIGN DE SOBRANCELHA E OUTROS) EM PARCERIA COM A PREFEITURA MUNICIPAL DE IGARASSU.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/468/468_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A CRIAÇÃO DE UM PROGRAMA SUPLEMENTAR DE RENDA PARA ATENDER ÀS PESSOAS QUE TRABALHAM NA CATAÇÃO DO MARISCO NA PRAIA DE MANGUE SECO, DURANTE O PERÍODO DEFESO, QUANDO É PROIBIDA AQUELA ATIVIDADE, BEM COMO, A CRIAÇÃO DE UMA LEGISLAÇÃO RECONHECENDO OS MARISQUEIROS COMO PESCADORES, PARA QUE ATRAVÉS DA COLÔNIA DE PESCADORES PASSEM A TER OS MESMOS DIREITOS E VANTAGENS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/469/469_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O CALÇAMENTO DA 2ª TRAVESSA NA RUBINA EM CRUZ DE REBOUÇAS, EM IGARASSU.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/470/470_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O CALÇAMENTO DA 2ª E 3ª TRAVESSA DA RUA LINO, NO LOTEAMENTO BELO HORIZONTE NA RUBINA EM CRUZ DE REBOUÇAS, IGARASSU.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/471/471_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA DA CÂMARA MUNICIPAL DE IGARASSU, QUE SEJA REALIZADA UMA SESSÃO SOLENE NO PLENÁRIO DESTA CASA, EM HOMENAGEM AOS 140 (CENTO E QUARENTA) ANOS DE ATIVIDADE DA BANDA DE MÚSICA DA POLÍCIA MILITAR DE PERNAMBUCO COM O LANÇAMENTO DO LIVRO &amp;#8220;NOSSA BANDA, UM TESOURO PERNAMBUCANO&amp;#8221;, EM DATA E HORÁRIO A SER DEFINIDA POSTERIORMENTE, A EXEMPLO DO QUE OCORREU NA ASSEMBLEIA LEGISLATIVA DO ESTADO, NO DIA 05 DE NOVEMBRO DO CORRENTE ANO, QUANDO TAMBÉM SE COMEMOROU O DIA ESTADUAL DO MILITAR MÚSICO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/472/472_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, JUNTO AO ÓRGÃO COMPETENTE &amp;#8211; SECRETARIA MUNICIPAL DE OBRAS, A CONSTRUÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA TRAVESSA SANTO ANTÔNIO, EM CRUZ DE REBOUÇAS NESTE MUNICÍPIO, COM A FINALIDADE DE DIMINUIR A VELOCIDADE DOS VEÍCULOS QUE POR ELA TRANSITAM. POR TAL MOTIVO, FAÇO ESTA INDICAÇÃO SABENDO QUE A MESMA CERTAMENTE SERÁ APROVADA NESTE PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/473/473_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA RUA SÃO ROQUE, LOCALIZADA NO LOTEAMENTO NOVO IGARASSU.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/474/474_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO COM IMPLANTAÇÃO DE REDE DE ESGOTO DA RUA AZULÃO, LOCALIZADA NO LOTEAMENTO NOSSA SENHORA DA CONCEIÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/475/475_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PAVIMENTAÇÃO E DRENAGEM DA RUA CLARISSA COSTA CALADO, NO LOTEAMENTO AVELOZ NO BAIRRO DA SARAMANDAIA.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/476/476_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PAVIMENTAÇÃO E DRENAGEM DA RUA DOUTOR FRANCISCO DE ASSIS, NO LOTEAMENTO AVELOZ NO BAIRRO DA SARAMANDAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/477/477_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PAVIMENTAÇÃO E DRENAGEM DA RUA CURITIBA, NO BAIRRO DA ÁGUA MINERAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/478/478_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PAVIMENTAÇÃO E DRENAGEM DA RUA JOSÉ VICENTE XAVIER, NO LOTEAMENTO SANTA RITA NO BAIRRO DA ÁGUA MINERAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/479/479_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO E DRENAGEM DA RUA NOVO IGARASSU, NO LOTEAMENTO NOVO IGARASSU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE IGARASSU, SR. MÁRIO RICARDO SANTOS DE LIMA, SOLICITANDO DO MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJA DENOMINADA DE "ABRAÃO MANOEL DE BARROS", A FUTURA ESCOLA PÚBLICA MUNICIPAL QUE SERÁ CONSTRUÍDA NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/480/480_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PAVIMENTAÇÃO E DRENAGEM DA RUA IAPOK, NO BAIRRO DO ALTO DO CÉU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/481/481_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PAVIMENTAÇÃO E DRENAGEM DA RUA CHEFE NARCISO, NO LOTEAMENTO AVELOZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/482/482_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, UM ORTOPEDISTA NA EMERGÊNCIA DA UNIDADE MISTA DE IGARASSU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/483/483_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A CONSTRUÇÃO DE UMA PONTE EM MADEIRA LINGANDO O LOTEAMENTO SÃO MARCOS, NA LOCALIDADE CONHECIDA COMO &amp;#8220;ESCORREGOU TA DENTRO&amp;#8221;, AO LOTEAMENTO JARDIM DOS COMERCIÁRIOS (MUMBABA), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/484/484_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA DE COMUNICAÇÃO DE IGARASSU, QUE SEJA IMPLANTADO O SISTEMA DE WI-FI NAS PRAÇAS PÚBLICAS DO MUNICÍPIO E NO SÍTIO HISTÓRICO. COM ISSO IREMOS FACILITAR A COMUNICAÇÃO E O ACESSO A INTERNET DA NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/485/485_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE, PARA QUE SEJA AMPLIADA A PONTE DO RIO SÃO DOMINGOS, ENTRE A PREFEITURA MUNICIPAL E O BANCO SANTANDER, NESTE MUNICÍPIO DE IGARASSU, ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/486/486_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PAVIMENTAÇÃO E DRENAGEM DA RUA FRANCISCO PORFIRIO DE ANDRADE, NO BAIRRO DA BEIRA MAR II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/487/487_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, JUNTO AO ÓRGÃO COMPETENTE, QUE SEJA FEITA A CONFECÇÃO COMO TAMBÉM A COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO NO LOTEAMENTO MARIA CECÍLIA, NESTE MUNICÍPIO EM CARÁTER DE URGÊNCIA. POR TAL MOTIVO FAÇO ESTA INDICAÇÃO SABENDO QUE A MESMA CERTAMENTE SERÁ APROVADA NESTE PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7742/indicacao-no390-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7742/indicacao-no390-2013.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO VEEMENTE APELO AO EXMO. SR. MÁRIO RICARDO SANTOS DE LIMA, PREFEITO DESTE MUNICÍPIO, NO SENTIDO DO MESMO CRIAR O PROGRAMA PASSE LIVRE ESTUDANTIL DE IGARASSU PARA ESTUDANTES PERTENCENTES A FAMÍLIAS DE BAIXA RENDA. SEGUE MINUTA DO PROJETO DE LEI CRIANDO O CITADO PROGRAMA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/488/488_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO DA ESTRADA AO LADO DA UNIDADE INDUSTRIAL LEVER, QUE LIGA A BR-101 A ESTRADA QUE DÁ ACESSO A PRAIA DE MANGUE SECO, BEM COMO, A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/489/489_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, JUNTO A EXMA. SRA. ANA CRISTINA CAVALCANTI FERREIRA, SECRETÁRIA DOS ESPORTES DO GOVERNO DE PERNAMBUCO, O EXMO. DR. AGUINAL FENELON DE BARROS, PROCURADOR GERAL DE JUSTIÇA DE PERNAMBUCO, O EXMO. DR. CARLOS ONOFRE, DELEGADO TITULAR DA DELEGACIA DE REPREENSÃO A INTOLERÂNCIA ESPORTIVA DE PERNAMBUCO E AO EXMO. DEPUTADO ESTADUAL SR. ALBERTO FEITOSA, ATRAVÉS DOS ÓRGÃOS COMPETENTES QUE ANTES DE QUALQUER COMPETIÇÃO ESPORTIVA EM SUAS DIVERSAS MODALIDADES SEJA FEITO O USO DE EQUIPAMENTO SONORO POR MEMBROS DE AMBAS AS EQUIPES E/OU COMPETIDOR NO INTUITO DE PEDIR AOS TORCEDORES, EM CARÁTER EDUCATIVO, QUE EVITEM QUALQUER TIPO DE VIOLÊNCIA, SEJA ELA FÍSICA, VERBAL E GESTUAL, DENTRO E FORA DO RECINTO, DURANTE E APÓS AS COMPETIÇÕES.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER A MESA, OUVIDO O PLENÁRIO, CUMPRIDAS AS FORMALIDADES REGIMENTAIS, VEM REITERAR AO PODER EXECUTIVO MUNICIPAL, A INDICAÇÃO DE Nº 170/2012, APROVADA EM 11/12/2012, A QUAL SOLICITA A REVITALIZAÇÃO DA PRAÇA DA VILA MARIA GAIÃO, LOCALIZADA NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/516/516_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - FICA CONCEDIDO TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, AO SR. JOSÉ ROMERO MACIEL DE AQUINO, PELOS RELEVANTES SERVIÇOS PRESTADOS EM FAVOR DO DESENVOLVIMENTO DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Ademar de Barros, Helmilton Beserra, Izaque Leite, Prazeres, Siqueira da Areia</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/510/510_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O CHEFE DO PODER EXECUTIVO MUNICIPAL DE IGARASSU, AUSENTAR-SE DO PAÍS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Paulo Uchôa, Maguila</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/517/517_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHA DUARTE COELHO PEREIRA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - FICA CONCEDIDA A MEDALHA DUARTE COELHO PEREIRA, AO SR. FREDERICO PETRIBU VILAÇA, EM RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS PELO MESMO EM FAVOR DO DESENVOLVIMENTO DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/492/492_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, AO SR. AMILTON ALVES BESERRA, EM RECONHECIMENTO ÀS CONTRIBUIÇÕES PÚBLICAS E SOCIAIS, PRESTADAS PELO MESMO, EM PROL DO DESENVOLVIMENTO DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/493/493_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, AO SR. MARINALDO ROSENDO DA SILVA, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS PELO MESMO, EM PROL DO DESENVOLVIMENTO DO MUNICÍPIO DE IGARASSU, NA QUALIDADE DE GRANDE EMPRESÁRIO DA MATA NORTE, DONO DA VINHOS CARRETEIROS E QUE EMPREGA CERCA DE TREZENTOS E CINQUENTA FUNCIONÁRIOS EM IGARASSU.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, AO SR. FLOMARION DE ALCÂNTARA VILARIM, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS PELO MESMO, EM PROL DO DESENVOLVIMENTO DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/501/501_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE IGARASSU, AO SR. JOVALDO NUNES GOMES, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS PELO MESMO, EM PROL DO DESENVOLVIMENTO DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mário Ricardo Santos de Lima</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFESSORES DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DA PESSOA IDOSA DE IGARASSU, REVOGA A LEI MUNICIPAL N.º 2634/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O MENOR VALOR DE VENCIMENTOS DOS SERVIDORES ATIVOS, INATIVOS, PENSIONISTAS E COMISSIONADOS DO PODER LEGISLATIVO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE INVESTIMENTOS EM INFRAESTRUTURA URBANA, EDUCAÇÃO, SAÚDE, MEIO AMBIENTE,SUSTENTABILIDADE, SEGURANÇA E DESENVOLVIMENTO SOCIAL - FUNDO MUNICIPAL.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O SETOR DE ARQUIVO DA CÂMARA MUNICIPAL DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS. (DENOMINA DE JOSÉ DE SOUZA LEITE NETO, O ARQUIVO DA CÂMARA MUNICIPAL DE IGARASSU)</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÕES DE ÁREAS DE PROPRIEDADE DO MUNICÍPIO DE IGARASSU PARA A COMPANHIA PERNAMBUCANA DE SANEAMENTO (COMPESA) PARA FINS DE OPERACIONALIZAÇÃO E MANUTENÇÃO DOS SISTEMAS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL PARA OS SERVIDORES INATIVOS E PENSIONISTAS DO PODER LEGISLATIVO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DIREITOS DA PESSOA COM DEFICIÊNCIA DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 2.189-95 DE 15 DE AGOSTO DE 1995, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - A RAZÃO SOCIAL DA ENTIDADE SOCIEDADE CULTURAL DE IGARASSU, DECLARADA DE UTILIDADE PÚBLICA ATRAVÉS DA LEI 2.189-95, DE 15 DE AGOSTO DE 1995 PASSA A SER ASSOCIAÇÃO PRO-CIDADANIA.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE, CONCEDE GRATIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UNIDADE HOSPITAL EM IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS. (A UNIDADE MISTA DE IGARASSU PASSA A SER DENOMINADA HOSPITAL RITA MARTINS DOS SANTOS)</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>NORMATIZA CRITÉRIO PARA CADASTRAMENTO E INSCRIÇÃO DE PESSOAS COM DEFICIÊNCIA FÍSICA E IDOSOS, NO PROGRAMA MINHA CASA MINHA VIDA, DO GOVERNO FEDERAL,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LC 23/2012, QUE REGULAMENTA O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS. ART.1º FICAM ACRESCENTADOS, OS ARTIGOS 13-A E 13-B INSERTOS NO CAPÍTULO III- DO CUSTEIO, AO TEXTO DA LEI COMPLEMENTAR 023/2012, DISPONDO SOBRE O EQUACIONAMENTO DO DÉFICIT ATUARIAL DO IGAPREV, NA FORMA DE SEGREGAÇÃO DE MASSA OBJETIVANDO GARANTIR O EQUILÍBRIO FINANCEIRO E ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE IGARASSU, COM FUNDAMENTO NO COMANDO OBRIGACIONAL CONTIDO NO CAPUT DO ART. 40 DA CONSTITUIÇÃO FEDERAL, PARA FINS DA PRESERVAÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR - SMDC - INSITUI A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON, O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - CONDECON, E INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - FMPDC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE PERNAMBUCO, INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO MUNICIPALISTA DE PERNAMBUCO (AMUPE), COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRADORES DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA NO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROIBIÇÃO DE ANIMAIS DE GRANDE PORTE NO SÍTIO HISTÓRICO E NO PERÍMETRO URBANO DA BR-101, EM IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO ADICIONAL DE RISCO DE VIDA E VALE-ALIMENTAÇÃO DOS GUARDAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER DOAÇÃO DE ÁREA PÚBLICA AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE IGARASSU PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE ACOMPANHAMENTO DE CERTAMES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POSSIBILIDADE DE DESIGNAÇÃO DE GUARDAS MUNICIPAIS PARA O DESEMPENHO DE FUNÇÕES NO DEPARTAMENTO DE TRÂNSITO, REVOGA O ART. 4º DA LEI Nº 2.741/2010, INCLUI O ART. 8º - A NA LEI Nº 2.485/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA O GRUPO ESCOTEIRO NARCISO FÉLIX DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO TRIBUTÁRIA AO GRUPO ESCOTEIRO NARCISO FÉLIX DE ARAÚJO.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA SELO DE QUALIDADE MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 ART. 1º - FICA DENOMINADA DE PROFESSOR JOSÉ FLORENTINO DA SILVA, A RUA PROJETADA Nº 04, DO CONJUNTO HABITACIONAL, LOCALIZADO NO LOTEAMENTO CAMINHO DAS ÁGUAS, BAIRRO SÍTIO DOS MARCOS, ZONA URBANA DA SEDE DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 ART. 1º - FICA DENOMINADA DE PROFESSORA MARIA DO CARMO REGO MONTEIRO, A RUA PROJETADA Nº 03, DO CONJUNTO HABITACIONAL, LOCALIZADO NO LOTEAMENTO CAMINHO DAS ÁGUAS, BAIRRO SÍTIO DOS MARCOS, ZONA URBANA DA SEDE DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 ART. 1º - FICA DENOMINADA DE PROFESSORA ROZILDA ANDRÉ DE ALMEIDA, A RUA PROJETADA Nº 02, DO CONJUNTO HABITACIONAL, LOCALIZADO NO LOTEAMENTO CAMINHO DAS ÁGUAS, BAIRRO SÍTIO DOS MARCOS, ZONA URBANA DA SEDE DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 ART. 1º - FICA DENOMINADA DE PROFESSORA ELZA MARIA DA ROCHA FERREIRA, A RUA PROJETADA Nº 01, DO CONJUNTO HABITACIONAL, LOCALIZADO NO LOTEAMENTO CAMINHO DAS ÁGUAS, BAIRRO SÍTIO DOS MARCOS, ZONA URBANA DA SEDE DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CASA ESPERANÇA VIR A SER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO LOTEAMENTO TRIUNFO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 ART. 1º - FICA DENOMINADA DE PROFESSORA ELENI DE OLIVEIRA QUEIROGA, A RUA PROJETADA Nº 05, DO CONJUNTO HABITACIONAL, LOCALIZADO NO LOTEAMENTO CAMINHO DAS ÁGUAS, BAIRRO SÍTIO DOS MARCOS, ZONA URBANA DA SEDE DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE RECURSOS PÚBLICOS PARA A CONTRATAÇÃO DE BANDAS E ARTISTAS QUE EM SUAS MÚSICAS, DANÇAS OU COREOGRAFIA, DESVALORIZEM, INCENTIVEM A VIOLÊNCIA OU EXPONHAM O PÚBLICO A SITUAÇÕES DE CONSTRANGIMENTO, PRINCIPALMENTE, AS MULHERES, OS NEGROS, OS HOMOSSEXUAIS, OS BISSEXUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IGARASSU, PARA O EXERCÍCIO FINANCEIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/496/496_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CRIAÇÃO DO SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS, MOTO TAXI, EM MOTOCICLETAS DE ALUGUEL, NO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE DIVULGAÇÃO EM PÁGINA OFICIAL DA PREFEITURA MUNICIPAL DE IGARASSU, NA INTERNET, DA RELAÇÃO DE MEDICAMENTOS DISPONÍVEIS E DAQUELES EM FALTA, NOS PSF (POSTO DE SAÚDE DA FAMÍLIA), NAS UNIDADES BÁSICAS DE SAÚDE, E FARMÁCIAS POPULARES, NO ÂMBITO DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/503/pl-no2840-2013.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/503/pl-no2840-2013.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A IACDA (ASSOCIAÇÃO DESPERTAR COM ARTE DE IGARASSU), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA MARCHA PARA JESUS NO ÂMBITO DO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/490/490_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA AGÊNCIA MUNICIPAL DE MEIO AMBIENTE DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO LOTEAMENTO MARIA CECÍLIA, NO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESCOLA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. ART. 1º - FICA DENOMINADA DE ABRAÃO MANOEL DE BARROS, A ESCOLA PÚBLICA MUNICIPAL QUE SERÁ CONSTRUÍDA NO LOTEAMENTO BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/491/491_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PASSE LIVRE ESTUDANTIL DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NÚCLEO URBANO EM ÁREA RURAL, DEMARCA NOVA ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA NORMAS PARA A EXPLORAÇÃO DO SISTEMA MUNICIPAL DE TÁXI NO MUNICÍPIO DE IGARASSU - SMTX/IGARASSU.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/512/512_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO INCISO II, DO ART. 206 DA LEI Nº 2.393/2001 (CODIGO TRIBUTARIO MUNICIPAL) DE 28 DE DEZEMBRO DE 2001, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/513/513_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA ELETRONICO DE ESCRITURACAO FISCAL - SEEF, A NOTA FISCAL DE SERVICOS ELETRONICA - NFS-E, A DECLARACAO MENSAL DE SERVICOS ELETRONICA - DMS-E E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/514/514_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA-SE A ASSESSORIA ESPECIAL DE GESTAO DE PROGRAMAS, PROJETOS E CONTRATOS NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/511/511_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA INSTALAÇÃO E FUNCIONAMENTO DE CIRCOS, PARQUES DE DIVERSÃO E OUTROS ESPETÁCULOS PÚBLICOS DE NATUREZA TEMPORÁRIA, NO MUNICÍPIO DE IGARASSU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA O ESTACIONAMENTO DE CARRETAS E CAMINHÕES DE GRANDE PORTE EM VIAS PÚBLICAS NO PERÍMETRO URBANO DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA AS OPERAÇÕES DE CARGA E DESCARGA DE MERCADORIAS NA ÁREA CENTRAL COMERCIAL DO PERÍMETRO URBANO DO MUNICÍPIO DE IGARASSU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/498/498_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO FISCAL DE TRIBUTOS PARA OPERAÇÕES VINCULADAS AO PROGRAMA MINHA CASA MINHA VIDA &amp;#8211; PMCMV, FINANCIADAS COM RECURSOS DO FUNDO DE ARRENDAMENTO RESIDENCIAL &amp;#8211; FAR OU DO FUNDO DE DESENVOLVIMENTO SOCIAL &amp;#8211; FDS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/499/499_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA INTERNA DA PROCURADORIA-GERAL DE IGARASSU, ATRIBUIÇÕES, FUNÇÕES E PRERROGATIVAS DE SEUS MEMBROS, CRIAÇÃO DA CARTEIRA FUNCIONAL, ALTERAÇÃO E CRIAÇÃO DE CARGOS E FUNÇÕES E SEUS VENCIMENTOS, FUNDO ÚNICO DE HONORÁRIOS ADVOCATÍCIOS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/505/505_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CADASTRO TÉCNICO MUNICIPAL DE ATIVIDADES POTENCIALMENTE POLUIDORAS OU UTILIZADORAS DE RECURSOS NATURAIS, A LISTAGEM DAS ATIVIDADES CONSIDERADAS POTENCIALMENTE CAUSADORAS DE DEGRADAÇÃO AMBIENTAL, A TAXA DE LICENCIAMENTO, A TAXA DE PRESTAÇÃO DE SERVIÇOS AMBIENTAIS DA AGÊNCIA MUNICIPAL DE MEIO AMBIENTE E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/506/506_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZ MODIFICAÇÕES NA LEI DE CRIAÇÃO DA EMPRESA DE URBANIZAÇÃO DE IGARASSU - URBI, LEI 1520, DE AGOSTO DE 1978, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/518/518_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROCEDIMENTOS PARA CONCESSÃO DE ADIANTAMENTO DE VERBA PARA PAGAMENTO DE SUPRIMENTO E PRESTAÇÃO DE SERVIÇOS NO ÂMBITO DA CÂMARA MUNICIPAL DE IGARASSU, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/519/519_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 557/2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/520/520_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ADMINISTRAÇÃO E O CONTROLE DOS BENS PATRIMONIAIS DA CÂMARA MUNICIPAL DE IGARASSU - PE, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/862/862_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE REUNIÃO ESPECIAL SOLENE EM HOMENAGEM AO DIA DE SANTO ANTÔNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/500/500_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO ESPECIAL PARA REVISÃO DA LEI ORGÂNICA DO MUNICÍPIO DE IGARASSU, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA LEI ORGÂNICA DO MUNICÍPIO DE IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>UMA REUNIÃO ORDINÁRIA DE CADA PERÍODO LEGISLATIVO DA CÂMARA PARA OUVIR A POPULAÇÃO DE IGARASSU, ESPECIALMENTE A JUVENTUDE, A RESPEITO DOS PROBLEMAS ENFRENTADOS PELA MESMA EM SUAS COMUNIDADES.</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO PLENÁRIO DA CÂMARA, NO DIA 15 DE MARÇO DO CORRENTE ANO, ÀS 15H, PARA DISCUTIR O CRONOGRAMA DE INSTALAÇÃO DA ESCOLA TÉCNICA ESTADUAL EM IGARASSU, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO DO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE EXPEDIENTE A PREFEITURA MUNICIPAL DE IGARASSU, REQUERENDO INFORMAÇÕES SOBRE A OBRA DE READEQUAÇÃO DA BR 101-NORTE NO SENTIDO SUL-NORTE, ENTRE A ONDUNORTE E A CENTAURO. REQUER TAMBÉM QUE O MUNICÍPIO SE PRONUNCIE A RESPEITO DO PEDIDO DE COLOCAÇÃO DE UM PASSARELA DE PEDESTRE PARA ATENDER AS COMUNIDADES DOS BAIRROS DE BOA VISTA, VILA RURAL, ETC.</t>
   </si>
   <si>
     <t>ENVIO DE OFÍCIO AO EXMO. SR. DIRETOR PRESIDENTE DA COMPANHIA PERNAMBUCANA DE SANEAMENTO - COMPESA, DR. ROBERTO CAVALCANTI TAVARES, PARA QUE O MESMO PROVIDENCIE A REABERTURA DA UNIDADE DE SERVIÇOS DESSE ÓRGÃO, NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO SE POSICIONE JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES - DNIT, SOBRE A POSSIBILIDADE DE COLOCAÇÃO DE LOMBADAS DE ASFALTO, EM TODOS OS RETORNOS DA BR-101, QUE FAZEM CRUZAMENTO COM AS VIAS DE ÔNIBUS EM IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE SE POSICIONE JUNTO AO DIRETOR PRESIDENTE DA COMPANHIA PERNAMBUCANA DE SANEAMENTO - COMPESA, PARA PROVIDENCIAR A INTERLIGAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA DO CENTRO DE RESSOCIALIZAÇÃO COM A REDE DE ABASTECIMENTO DE ÁGUA DO DISTRITO DE TRÊS LADEIRAS, PARA MELHORIA DO ABASTECIMENTO DE ÁGUA DO REFERIDO DISTRITO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE SE POSICIONE JUNTO AO DIRETOR PRESIDENTE DA COMPANHIA PERNAMBUCANA DE SANEAMENTO - COMPESA, PARA QUE PROVIDENCIE A REDE DE ABASTECIMENTO DE ÁGUA DO LOT. AGAMENON II EM MONJOPE.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA SEVERINO DIAS, EM TODA A SUA EXTENSÃO, NO BAIRRO DA ÁGUA MINERAL.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA CASA DE DUARTE COELHO UMA SESSÃO SOLENE EM COMEMORAÇÃO AO DIA 08 DE MARÇO, DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA MOISES BARBOSA, EM TODA SUA EXTENSÃO, NO BAIRRO DA ÁGUA MINERAL.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA 1ª TRAVESSA DA MINERAL, EM TODA SUA EXTENSÃO, NO BAIRRO DA ÁGUA MINERAL.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE LASER NA COMUNIDADE TAEPE LOCALIZADA NO CENTRO DE IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA AUDIÊNCIA PÚBLICA NO CERVEJÃO EM CRUZ DE REBOUÇAS NO DIA 02 DE ABRIL DO CORRENTE ANO, TENDO COMO TEMA "A IMPLANTAÇÃO DO BRT (BUS RAPID TRANSIT) NO CORREDOR NORTE/SUL NO TRECHO DO MUNICÍPIO DE IGARASSU".</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA AUDIÊNCIA PÚBLICA NO PLENÁRIO DA CASA LEGISLATIVA, NO DIA 16 DE ABRIL DO CORRENTE ANO, TENDO COMO TEMA "A DOAÇÃO DE 100 HECTARES DE TERRAS PELO ITERPE (INSTITUTO DE TERRAS E REFORMA AGRÁRIA DE PERNAMBUCO) EM TERRAS DO ASSENTAMENTO ULISSES PERNAMBUCANO" EM CRUZ DE REBOUÇAS. NO CITADO ASSENTAMENTO RESIDEM MAIS DE 4.000 (QUATRO MIL) FAMÍLIAS QUE LÁ MORAM A MAIS DE 15 (QUIZE) ANOS, COMPRARAM LOTES NA CITADA ÁREA DE BOA FÉ DE POSSEIROS ANTIGOS E HOJE NÃO CONSEGUEM OBTER A ESCRITURA DEFINITIVA DO IMÓVEL CONSTRUÍDO COM TANTO TRABALHO. A POPULAÇÃO ALMEJA QUE ESTE TERRENO PASSE PARA A PREFEITURA E A MESMA CONCEDA O TÍTULO DEFINITIVO PARA OS MORADORES DA CITADA LOCALIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA AUDIÊNCIA PÚBLICA  NO PLENÁRIO DA CASA LEGISLATIVA, NO DIA 23 DE ABRIL DO CORRENTE ANO, TENDO COMO TEMA "A IMPLANTAÇÃO  DOS SERVIÇOS DOS CORREIOS NAS COMUNIDADES QUE NÃO SÃO ATENDIDAS POR CARTEIROS". EXISTEM NO MUNICÍPIO MUITAS ÁREAS AONDE O  SERVIÇO DOS CORREIOS NÃO CHEGA DEIXANDO A POPULAÇÃO INSATISFEITA COM ESSA INEXISTÊNCIA, COMUNIDADES COMO SANTA RITA, INHAMÃ, CORTEGADA, MONJOPE E BELA VISTA SÃO AS MAIS PREJUDICADAS COM A FALTA DOS SERVIÇOS DOS CORREIOS EM SUAS LOCALIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA RETOMADO NESTA CASA O PROGRAMA CÂMARA NAS COMUNIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>UMA SESSÃO SOLENE EM COMEMORAÇÃO AOS 91 ANOS DE LEGALIDADE DO PCDOB - PARTIDO COMUNISTA DO BRASIL.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO POSTE DE ILUMINAÇÃO QUE SE ENCONTRA NO ENTRONCAMENTO DA ANA PATRÍCIA E DA RUA MARIA DAS NEVES, NO LOT. PR. EUSÉBIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PONTE BARBOSA LIMA SOBRINHO SOBRE O RIO JACOCA, NO BAIRRO VILA RURAL.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR NESTA CASA O PROGRAMA CÂMARA CULTURAL NO ÂMBITO DA CÂMARA MUNICIPAL DE IGARASSU COM O OBJETIVO DE VALORIZAR A CULTURA E SUA DIVERSIDADE ABRINDO ESPAÇO DE DIVULGAÇÃO PARA ARTISTAS LOCAIS ATRAVÉS DOS MOVIMENTOS CULTURAIS, APROXIMANDO ESTA CASA LEGISLATIVA DA SOCIEDADE IGARASSUENSE.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA GUARDA AMBIENTAL MUNICIPAL DE IGARASSU.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA AUDIÊNCIA PÚBLICA NO DIA 09 DE MAIO, ÀS 14H, DO CORRENTE ANO, NO PLENÁRIO DA CASA DE DUARTE COELHO, TENDO COMO TEMA A CELPE - GRUPO NEOENERGIA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA DE TABATINGA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO DE IGARASSU QUE SE POSICIONE JUNTO À COMPANHIA ENERGÉTICA DE PERNAMBUCO - CELPE, PARA A  TROCA DO POSTE DE ILUMINAÇÃO QUE SE ENCONTRA NA 1ª TRAVESSA PRIMAVERA, LOCALIZADA NA RUBINA, CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO DE IGARASSU QUE SE POSICIONE JUNTO AO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES, PARA QUE SEJA COLOCADO UM SEMÁFORO ENTRE A FÁBRICA DA JANGA E O RESTAURANTE NATRIELLE, CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO DE IGARASSU QUE SE POSICIONE JUNTO À COMPANHIA ENERGÉTICA DE PERNAMBUCO - CELPE, PARA FAZER O DESLOCAMENTO DO POSTE DE ILUMINAÇÃO QUE SE ENCONTRA NA RUA PRIMAVERA, Nº 54, LOCALIZADA NA RUBINA, CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE AGENTES DE TRANSITO EM FRENTE À ESCOLA AMEC, SITUADA NA BR-101 SUL EM NOSSA CIDADE NO HORÁRIO DAS 07H30 ÀS 12H NOS DOIS SENTIDOS, COMO TAMBÉM NAS ESCOLAS MUNICIPAIS QUE APRESENTE AS MESMAS NECESSIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE JUNTO A COMPANHIA ENERGÉTICA DE PERNAMBUCO - CELPE, A SUBSTITUIÇÃO DAS LÂMPADAS JÁ EXISTENTES POR LÂMPADAS DE MAIOR INTENSIDADE E BEM REPOSIÇÃO ONDE ESTIVEREM QUEIMADAS NA RUA AREZZO, NO BAIRRO DE ROSA DE ITÁLIA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS DA RUA LACERDA LEITE NA MEDIAÇÃO DA ESCOLA JOÃO PESSOA GUERRA, PRÓXIMO A ACADEMIA CORPO E ATITUDE.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE JUNTO A COMPANHIA ENERGÉTICA DE PERNAMBUCO - CELPE, A SUBSTITUIÇÃO DAS LÂMPADAS JÁ EXISTENTES POR LÂMPADAS DE MAIOR INTENSIDADE E BEM REPOSIÇÃO ONDE ESTIVEREM QUEIMADAS NA RUA ITÁLIA, NO BAIRRO DE ROSA DE ITÁLIA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE JUNTO A COMPANHIA ENERGÉTICA DE PERNAMBUCO - CELPE, A SUBSTITUIÇÃO DAS LÂMPADAS JÁ EXISTENTES POR LÂMPADAS DE MAIOR INTENSIDADE E BEM REPOSIÇÃO ONDE ESTIVEREM QUEIMADAS NA RUA ESTRADA COMERCIAL DA PITANGA, NO BAIRRO DE ROSA DE ITÁLIA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, QUE SOLICITE JUNTO A COMPANHIA ENERGÉTICA DE PERNAMBUCO - CELPE, A SUBSTITUIÇÃO DAS LÂMPADAS JÁ EXISTENTES POR LÂMPADAS DE MAIOR INTENSIDADE E BEM REPOSIÇÃO ONDE ESTIVEREM QUEIMADAS NA RUA VATICANO, NO BAIRRO DE ROSA DE ITÁLIA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPOSIÇÃO DO CALÇAMENTO DA RUA LÍBIA NO LOT. BELA VISTA, TENDO EM VISTA QUE É A RUA PRINCIPAL E QUE PASSA O ÔNIBUS CIRCULAR.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO POSTO DE SAÚDE DO ALTO DO CÉU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ESCOLA FRANCISCO SIMÕES DA COSTA NO ALTO DO CÉU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA AMADA AMANTE, EM TODA A SUA EXTENSÃO NO BAIRRO DO LOT. ENCANTO IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA SOBRE O ATENDIMENTO DAS AGÊNCIAS BANCARIAS DA CIDADE DE IGARASSU.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
     <t>REQUER QUE SEJA MARCADA AUDIÊNCIA PÚBLICA JUNTO À COMPESA PARA TRATAR SOBRE COBRANÇA INDEVIDA DE CONTA NO LOTEAMENTO TROPICAL.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA UMBURA, EM TODA A SUA EXTENSÃO NO LOT. RUMO LESTE II.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DE TODA A EXTENSÃO DA RUA SÃO BENEDITO DO SUL, NA LOCALIDADE DO SÍTIO DO LIRA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM EM TODA A EXTENSÃO DA RUA SANTA BARBARA, NO LOT. RUMO LESTE II EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS DA RUA VERDEJANTE, NA LOCALIDADE DO LOT. SANTO ANTÔNIO EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CRAS (CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL), PARA ATENDER A POPULAÇÃO DO LOT. BELA VISTA, LOT. AGAMENON E ADJACÊNCIA.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS POR UMA DE MAIOR POTÊNCIA, TRAZENDO ASSIM, UMA MAIOR SEGURANÇA PARA A POPULAÇÃO, NA RUA MARROCOS NO LOT. BELA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS POR UMA DE MAIOR POTÊNCIA, TRAZENDO ASSIM, UMA MAIOR SEGURANÇA PARA A POPULAÇÃO, NA RUA LÍBIA NO LOT. BELA VISTA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>REFORMA FÍSICA DA ESCOLA MUNICIPAL IRINEU MARQUES, QUE FICA LOCALIZADA NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
     <t>REFORMA FÍSICA DO POSTO DE SAÚDE DA FAMÍLIA, QUE FICA LOCALIZADA NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
     <t>MELHORAR O SERVIÇO DE LIMPEZA URBANA NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA 6ª TRAVESSA JACÓ PINTO DE FREITAS, QUE FICA LOCALIZADA NO BAIRRO DO SÍTIO LIRA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA 7ª TRAVESSA JACÓ PINTO DE FREITAS, QUE FICA LOCALIZADA NO BAIRRO DO SÍTIO LIRA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA 8ª TRAVESSA JACÓ PINTO DE FREITAS, QUE FICA LOCALIZADA NO BAIRRO DO SÍTIO LIRA EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>REFORMA FÍSICA DA ESCOLA MUNICIPAL EVANGELINA DELGADO, QUE FICA LOCALIZADA NO DISTRITO DE TRÊS LADEIRAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO BRAÇO DE ILUMINAÇÃO (A MESMA ANDA QUEBRADA) DE UM POSTE, O MESMO SE ENCONTRA SEM NUMERAÇÃO, QUE FICA NA RUA MARROCOS, ENFRENTE A RESIDÊNCIA DA SRA. BETÂNIA NO LOT. BELA VISTA, TRAZENDO ASSIM, UMA MAIOR SEGURANÇA PARA A POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE UM APARELHO TELEFÔNICO (O MESMO APRESENTA DEFEITO), PARA A ESCOLA MARIA LÚCIA DA SILVA, RUA PROFESSOR BRUNO MAIA, BAIRRO DA JACOCA, POIS TEMOS DIFICULDADES DE COMUNICAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DOS BRAÇOS DE ILUMINAÇÃO NOS POSTES RO-38675, RO-38676, RO-38677 E RO-38678, QUE FORAM COLOCADOS NA RUA 1ª TRAVESSA VIETNÃ, NO LOT. MENINO JESUS DE PRAGA, TRAZENDO ASSIM, UMA MAIOR SEGURANÇA PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, JUNTAMENTE COM A ITAMARACÁ TRANSPORTES, UM ESTUDO PARA DIMINUIÇÃO DO INTERVALO DOS ÔNIBUS QUE FAZEM A LINHA IGARASSU/NOVA CRUZ.</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA AGÊNCIA DA CELPE NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA AGÊNCIA DOS CORREIOS NO BAIRRO DE CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
     <t>REFORMA DO PSF (POSTO DE SAÚDE DA FAMÍLIA) DE NOVA CRUZ II.</t>
   </si>
   <si>
     <t>REALIZAR CONCERTOS DOS BURACOS NA RUA AUGUSTO NUNES MACHADO, NO CONJUNTO RESIDENCIAL MIGUEL ARRAES.</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DAS PRAÇAS DO CONJUNTO RESIDENCIAL MIGUEL ARRAES.</t>
   </si>
   <si>
     <t>REFORMA DA UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA JERÔNIMO CAVALCANTI EM NOVA CRUZ I.</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA MUNICIPAL JOÃO SANTOS FILHO EM NOVA CRUZ II.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR O SERVIÇO DE LIMPEZA URBANA NO LOT. TABATINGA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR O SERVIÇO DE LIMPEZA URBANA NO LOT. CORTEGADA.</t>
   </si>
   <si>
     <t>REALIZAR CONCERTOS DE BURACOS NA RUA VEREADOR SEBASTIÃO RAIMUNDO DE LIMA, NO CONJUNTO RESIDENCIAL MIGUEL ARRAES.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/165/requerimento-no072-2013-retirada_do_lixo_2a_travessa_da_rua_velha-jardim_alvorada-cortegada-vereador_irapuan_ramos.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/165/requerimento-no072-2013-retirada_do_lixo_2a_travessa_da_rua_velha-jardim_alvorada-cortegada-vereador_irapuan_ramos.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO LIXO DA II DA RUA VELHA, LOCALIZADA NO LOT. JARDIM ALVORADA, NO BAIRRO DA CORTEGADA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/166/requerimento-no073-2013-reforma_do_playground_do_ginasio_jota_raposo-vereador_irapuan_ramos.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/166/requerimento-no073-2013-reforma_do_playground_do_ginasio_jota_raposo-vereador_irapuan_ramos.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PLAYGROUND DO GINÁSIO POLIESPORTIVO JOTA RAPOSO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/167/requerimento-no074-2013-implantacao_de_campos_societys_em_todos_os_bairros-vereador_irapuan_ramos.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/167/requerimento-no074-2013-implantacao_de_campos_societys_em_todos_os_bairros-vereador_irapuan_ramos.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CAMPOS SOCIETY'S EM TODOS OS BAIRROS DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/168/requerimento-no075-2013-troca_dos_telhados_dos_boxes_da_feira_livre_de_igarassu-vereador_irapuan_ramos.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/168/requerimento-no075-2013-troca_dos_telhados_dos_boxes_da_feira_livre_de_igarassu-vereador_irapuan_ramos.pdf</t>
   </si>
   <si>
     <t>TROCA DE TELHADOS DOS BOXES DA FEIRA LIVRE DE IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE JUNTE ESFORÇOS COM A TRANSPORTADORA ITAMARACÁ, PARA QUE O ÔNIBUS DESTINO IGARASSU/TABAJARA, QUE HOJE AO SAIR DO TERMINAL COM DESTINO A AV. DUARTE COELHO, ESSE ÔNIBUS ENTRA NA RUA JOAQUIM SANTANA, NOSSO PLEITO É QUE O MESMO SIGA NA PE-35, E ENTRE EM FRENTE AO RESTAURANTE CAMINHO DA ILHA, DENOMINADA RUA WALDEMAR LUIZ DO NASCIMENTO, COMPLETANDO A VILA LUIZ FREIRE I E UMA PARTE DO LOT. CORTEGADA EM IGARASSU, EM SEGUIDA PEGAVA O SENTIDO DA AV. DUARTE COELHO NOVAMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DA AV. WALDEMAR LUIZ NASCIMENTO, LOCALIZADA NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA AV. 27 DE SETEMBRO, LOCALIZADA NA VILA SARAMANDAIA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA AV. DIPÊ, LOCALIZADA NA VILA SARAMANDAIA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA AV. JOAQUIM NABUCO, LOCALIZADA NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O REPARO DA RUA JOÃO PAES DA SILVA AO LADO DO COLÉGIO EUCILDA RAMOS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O REPARO DA ENTRADA DA RUA ALVES BERENGUER, CRUZ DE REBOUÇAS, CEP: 53635-155.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PONTE DA RUA LUIZ DE FRANÇA - TABATINGA, LOT. CORTEGADA.</t>
   </si>
   <si>
     <t>Edinho Martins, Irapuan</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>Nº 084/2013 - SOLICITA QUE APROXIMADAMENTE 100 FAMÍLIAS DA VILA VITEM, LOCALIZADA NO LOT. NOSSA SENHORA DA CONCEIÇÃO EM IGARASSU, SEJAM CONTEMPLADAS COM AS CASAS DO PROGRAMA MINHA CASA MINHA VIDA, QUE ESTÃO SENDO CONSTRUÍDAS NO RESIDENCIAL RESERVA DE PITANGA NO BAIRRO DE NOSSA SENHORA DA CONCEIÇÃO, AS MESMAS SOFREM POR SE TRATAR DE UMA ÁREA ALAGADA E AS MARGENS DO RIO POR TRÁS DA FÁBRICA ONDUNORTE. / Nº 084-A/2013 - SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A COMPRA DE UMA MÁQUINA DE MAMOGRAFIA PARA O HOSPITAL DE IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA PRAÇA NO PORTO DA MADEIRA, LOCALIZADA NO BAIRRO DA BEIRA MAR I.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, O REPARO DA RUA ROSA TUDE DE MELO, LOTEAMENTO TRIUNFO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA DE OBRAS DE IGARASSU, A RECUPERAÇÃO DO CALÇAMENTO DA RUA HENRIQUE DIAS, SITUADA NO LOTEAMENTO AGAMENON MAGALHÃES.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, O MELHORAMENTO DA ILUMINAÇÃO PÚBLICA DA RUA VIETINAN EM TODA A SUA EXTENSÃO, QUE FICA LOCALIZADA NO BAIRRO DA BELA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJAM COLOCADOS ADESIVOS EM TODOS OS VEÍCULOS LOCADOS PELA PREFEITURA, E QUE OS MESMOS TENHAM UMA NUMERAÇÃO PARA FACILITAR A IDENTIFICAÇÃO DIANTE DA POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE SOLICITE AO GRANDE RECIFE CONSÓRCIO DE TRANSPORTES, COM CÓPIA A EMPRESA ITAMARACÁ TRANSPORTES, A MUDANÇA DE ITINERÁRIO DA LINHA IGARASSU/CIDADE TABAJARA, NO SENTIDO RETORNO AO TERMINAL, NO BAIRRO BEIRA MAR I. COM A MUDANÇA, O TRAJETO DA LINHA PASSA A SER O SEGUINTE: RUA 27 DE SETEMBRO, AVENIDA JOAQUIM NABUCO, RODOVIA PE-041 (ESQUINA DO ARMAZÉM DE CONSTRUÇÃO KASA PRONTA), RUA JOSÉ LOPES DE ALBUQUERQUE (ANTIGA RUA CABEDELO), RUA SALATIEL FRUTOS DE MACEDO (PASSANDO EM FRENTE AO CENTRO DE FISIOTERAPIA DE IGARASSU), AVENIDA SANTINA GOMES DE ANDRADE (PONTO FINAL), CHEGANDO AO TERMINAL.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE ENVIE REQUERIMENTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE &amp;#8211; DNIT, ATRAVÉS DA SUPERINTENDÊNCIA REGIONAL DO DNIT NO ESTADO DE PERNAMBUCO, REQUERER A INSTALAÇÃO DE UM SEMÁFORO, LOCALIZAÇÃO AVENIDA JOAQUIM NABUCO, PROXIMIDADE COM O GINÁSIO POLIESPORTIVO JOTA RAPOSO, CENTRO, EM IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A REPOSIÇÃO DO PAVIMENTO E CONCERTO NO MURO DE ARRIMO DA RUA FRANCISCO RIBERIO, NO BAIRRO DA ESCUBATA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A CONSTRUÇÃO DO MURO DE ARRIMO NA RUA CARLOS BARRETO, NO BAIRRO DA REDENÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, REPOSIÇÃO DO PAVIMENTO DA RUA PALMARES, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A REPOSIÇÃO DO PAVIMENTO DA AVENIDA BRASIL EM TODA SUA EXTENSÃO, NO BAIRRO ENCANTO IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A CONSTRUÇÃO DA PRAÇA DA JUVENTUDE EM CRUZ DE REBOUÇAS, NO BAIRRO DA ESCUBATA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A LIMPEZA DAS CANALETAS DA AVENIDA EDGAR LINS, LOCALIZADA NO BAIRRO DA BEIRA MAR I.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A AMPLIAÇÃO DA ESCOLA JOÃO DE QUEIROZ GALVÃO, COM UMA SALA PARA A EDUCAÇÃO DE DEFICIENTES VISUAIS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A REFORMA FÍSICA DO POSTO DE SAÚDE, DO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO DA RUA SEVERINO BARBOSA CORREIA, NO BAIRRO DA RUBINA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A REFORMA FÍSICA DO POSTO DE SAÚDE SÃO LUCAS, EM CRUZ DE REBOUÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A REFORMA FÍSICA DO POSTO DE SAÚDE, DO BAIRRO DA RUBINA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, PROVIDÊNCIAS URGENTES COM RELAÇÃO A FALTA DE MEDICAMENTOS E MATERIAL PARA CURATIVOS NO POSTO DE SAÚDE DE TABATINGA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO A COLOCAÇÃO DE FAIXA DE PEDESTRES EM FRENTE A ESCOLA JOSÉ EDUARDO DE BRITO, LOCALIZADA NA PE-35, DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PAVIMENTAÇÃO E DRENAGEM DA RUA ANDRADINA, LOCALIZADA NO SÍTIO BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PRESIDENTE DA CASA DE DUARTE COELHO E AOS DEMAIS VEREADORES, A CRIAÇÃO DE UMA SESSÃO PARA TODO O DIA 12 DE JUNHO, ONDE O MESMO COMEMORA-SE O DIA DE SANTO ANTÔNIO, QUE ESTA CASA TEM COMO VEREADOR PERPÉTUO, O ÚNICO RECONHECIDO NO MUNDO. QUE A CASA DE DUARTE COELHO PROMOVA NESTA DATA UMA HOMENAGEM ESPECIAL PELA HISTÓRIA, E QUE O CONVENTO SANTO ANTÔNIO RECEBA DESTA CASA PELOS SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO, TENDO UM POVO RELIGIOSO E QUE O SEGMENTO CATÓLICO ADMIRA E RESPEITA COMO SANTO E VEREADOR.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ENCETAR ESFORÇOS ATRAVÉS DA SECRETARIA COMPETENTE, VISANDO À REFORMA DA CACIMBA DAS PEDRAS, LOCALIZADA NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A MELHORIA DA COLETA DE LIXO DO ALTO DO CÉU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A MELHORIA DA COLETA DE LIXO DO BAIRRO BEIRA MAR.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, REPOSIÇÃO DE PAVIMENTO DA RUA ALAGOAS, QUE FICA LOCALIZADA NO BAIRRO DO SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, REPOSIÇÃO DE PAVIMENTO DA RUA SÃO PEDRO EM TODA A SUA EXTENSÃO, QUE FICA LOCALIZADA NO BAIRRO DO SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A REPOSIÇÃO DE PAVIMENTAÇÃO DA RUA VERTENTES EM TODA A SUA EXTENSÃO, QUE FICA LOCALIZADA NO BAIRRO DO SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO DA RUA MÚSICA LENTA EM TODA SUA EXTENSÃO, QUE FICA LOCALIZADA NO BAIRRO DO ENCANTO IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO DA RUA TRAVESSA MÚSICA SUAVE EM TODA SUA EXTENSÃO, QUE FICA LOCALIZADA NO BAIRRO ENCANTO IGARASSU.</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A PAVIMENTAÇÃO DA RUA MÚSICA SUAVE EM TODA SUA EXTENSÃO, QUE FICA LOCALIZADA NO BAIRRO ENCANTO IGARASSU.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE SEJA PAVIMENTADA A RUA NOSSA SENHORA DE FÁTIMA, NO BAIRRO DO BOM RETIRO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A RECUPERAÇÃO DA GALERIA NA RUA JOAQUIM FIGUEIRA GALVÃO PRÓXIMO AO Nº 215, BAIRRO DA ESCUBATA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/429/429_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, A REMOÇÃO DO LIXO QUE ENCONTRA-SE ACUMULADO NA RUA SANHARÓ, NO BAIRRO DA ESCUBATA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A CONCLUSÃO DA QUADRA COBERTA DA ESCOLA ALBIN STAHLIN, NA RUBINA EM CRUZ DE REBOUÇAS, IGARASSU.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A PRESENÇA DE GUARDAS MUNICIPAIS NA ENTRADA DA RUBINA E EM FRENTE A PAN JOSINA PARA AUXILIAR NA TRAVESSIA DOS PEDESTRES NESTES LOCAIS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU E A CELPE, TROCA DE LÂMPADAS E MANUTENÇÃO NA ILUMINAÇÃO DO CONJUNTO RESIDENCIAL IGARASSU, NO BAIRRO DO SÍTIO DOS MARCOS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU E A CELPE, TROCA DE LÂMPADAS E MANUTENÇÃO NA ILUMINAÇÃO DA RUA BELO HORIZONTE, SUMARÉ, NO BAIRRO DA VILA RURAL.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU E A CELPE, TROCA DE LÂMPADAS E MANUTENÇÃO NA ILUMINAÇÃO DA AVENIDA PRINCIPAL DO SÍTIO DOS MARCOS, NO BAIRRO DO SÍTIO DOS MARCOS DE PEDRA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A AMPLIAÇÃO DA ESCOLA  MARIA JOSÉ DO AMARAL, LOCALIZADA NA ENTRADA DO MATADOURO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, ATRAVÉS DA SECRETARIA COMPETENTE, A AMPLIAÇÃO DA ESCOLA  SÃO MARCOS, LOCALIZADA NA ENTRADA DO MATADOURO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU E A CELPE, TROCA DE LÂMPADAS E MANUTENÇÃO NA ILUMINAÇÃO DAS RUAS PRÓXIMAS AO HOSPITAL E O TERMINAL INTEGRADO DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE PROVIDENCIE JUNTO A COMPANHIA ENERGÉTICA DE PERNAMBUCO &amp;#8211; CELPE, PARA QUE SEJA PROVIDENCIADA A AMPLIAÇÃO E MELHORIA DO SISTEMA DE ILUMINAÇÃO PÚBLICA DO DISTRITO DE TRÊS LADEIRAS, NESTE MUNICÍPIO DE IGARASSU, ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/439/439_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, QUE PROVIDENCIE JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA &amp;#8211; DNIT, PARA QUE SEJA PROVIDENCIADA A COLOCAÇÃO DE TAMPAS NOS BUEIROS ÀS MARGENS DA BR 101, NESTE MUNICÍPIO DE IGARASSU, ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Ademar de Barros, Afonso (Gui), Helmilton Beserra, Paulo Uchôa, Prazeres</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, RESPONDER A ESTA CÂMARA, DENTRO DO PRAZO REGIMENTAL, PEDIDO DE INFORMAÇÃO REFERENTE À: 1 &amp;#8211; PROCESSO LICITATÓRIO Nº 389/2013 E SUA DISPENSA LICITATÓRIA Nº 209/2013, COM OBJETIVO DE CONTRATAÇÃO DE INSTITUIÇÃO BRASILEIRA INCUMBIDA DA PESQUISA COM VISITAS A IMPLANTAÇÃO DE AGÊNCIA MUNICIPAL DE MEIO AMBIENTE OU ESTRUTURA CORRELATA, NO QUE TANGE AS SUAS ATRIBUIÇÕES NAS ÁREAS DE LICENCIAMENTO AMBIENTAL EM FAVOR DO INSTITUTO DE APOIO A FUNDAÇÃO UNIVERSIDADE DE PERNAMBUCO, BEM COMO A JUSTIFICATIVA DA NECESSIDADE DE REALIZAÇÃO DA MENCIONADA PESQUISA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/441/441_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, RESPONDER A ESTA CÂMARA, DENTRO DO PRAZO REGIMENTAL, PEDIDO DE INFORMAÇÃO REFERENTE À: 1 &amp;#8211; RELAÇÃO DE TODOS OS CARGOS NOMEADOS, POR SECRETARIA, COMO TAMBÉM OS CONTRATOS, COM ENDEREÇOS, REMUNERAÇÕES, NOMENCLATURAS E ATIVIDADES.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, RESPONDER A ESTA CÂMARA, DENTRO DO PRAZO REGIMENTAL, PEDIDO DE INFORMAÇÃO REFERENTE À: 1 &amp;#8211; QUAL O PERCENTUAL DA FOLHA DE PAGAMENTO E REFLEXO NA MESMA COM AS NOMEAÇÕES E CONTRATAÇÕES.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, FORNECER A ESTA CÂMARA, DENTRO DO PRAZO REGIMENTAL, AS SEGUINTES INFORMAÇÕES: 1 - CÓPIA DE TODOS OS CONTRATOS CELEBRADOS ENTRE A PREFEITURA MUNICIPAL DE IGARASSU E PROPRIETÁRIOS DE VEÍCULOS PARTICULARES (PESSOA FÍSICA E JURÍDICA), BEM COMO, RELAÇÃO DE SECRETARIAS ONDE ESTES VEÍCULOS ESTÃO SENDO UTILIZADOS E A QUEM ESTÁ PRESTANDO O SERVIÇO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
+    <t>http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO DE IGARASSU, FORNECER A ESTA CÂMARA, DENTRO DO PRAZO REGIMENTAL, AS SEGUINTES INFORMAÇÕES: 1 - RELAÇÃO DE DESPESAS E RESPECTIVOS RECIBOS DE PAGAMENTO EFETUADOS COM AS CONTRATAÇÕES FEITAS ATRAVÉS DA SECRETARIA DE TURISMO DO MUNICÍPIO PARA A REALIZAÇÃO DE FESTAS EM IGARASSU ATÉ A PRESENTE DATA, PRINCIPALMENTE, O CARNAVAL, SÃO JOÃO E FESTA DOS SANTOS COSME E DAMIÃO, BEM COMO, CÓPIA DE PROCESSOS DE DISPENSA DE LICITAÇÃO OU DE INEXIBILIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6495,67 +6495,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7144/emenda-no001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7143/emenda-no002-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7142/emenda-no003-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7141/emenda-no004-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7140/emenda-no005-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7139/emenda-no006-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7138/emenda-no007-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7145/emenda-no008-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7107/emenda-no009-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7146/emenda-no010-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7137/emenda-no011-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7123/emenda-no012-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7122/emenda-no013-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7121/emenda-no015-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7120/emenda-no016-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7119/emenda-no017-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7118/emenda-no018-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7117/emenda-no019-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7116/emenda-no020-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7136/emenda-no021-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7135/emenda-no022-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7134/emenda-no023-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7133/emenda-no024-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7132/emenda-no025-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7115/emenda-no026-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7114/emenda-no027-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7113/emenda-no028-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7112/emenda-no029-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7111/emenda-no030-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7110/emenda-no031-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7109/emenda-no032-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7108/emenda-no033-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7128/emenda-no034-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7127/emenda-no035-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7130/emenda-no036-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7129/emenda-no037-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7131/emenda-no038-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7126/emenda-no039-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7125/emenda-no040-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7124/emenda-no041-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7094/emenda-no042-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7095/emenda-no043-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7096/emenda-no044-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7097/emenda-no045-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7098/emenda-no046-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7099/emenda-no047-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7100/emenda-no048-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7101/emenda-no049-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7087/emenda-no050-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7088/emenda-no051-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7089/emenda-no052-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7090/emenda-no053-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7091/emenda-no054-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7092/emenda-no055-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7093/emenda-no056-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7102/emenda-no057-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7103/emenda-no058-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7104/emenda-no059-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7105/emenda-no060-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7106/emenda-no061-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/536/indicacao-no016-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7742/indicacao-no390-2013.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/503/pl-no2840-2013.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/165/requerimento-no072-2013-retirada_do_lixo_2a_travessa_da_rua_velha-jardim_alvorada-cortegada-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/166/requerimento-no073-2013-reforma_do_playground_do_ginasio_jota_raposo-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/167/requerimento-no074-2013-implantacao_de_campos_societys_em_todos_os_bairros-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/168/requerimento-no075-2013-troca_dos_telhados_dos_boxes_da_feira_livre_de_igarassu-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7144/emenda-no001-2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7143/emenda-no002-2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7142/emenda-no003-2013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7141/emenda-no004-2013.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7140/emenda-no005-2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7139/emenda-no006-2013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7138/emenda-no007-2013.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7145/emenda-no008-2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7107/emenda-no009-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7146/emenda-no010-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7137/emenda-no011-2013.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7123/emenda-no012-2013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7122/emenda-no013-2013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7121/emenda-no015-2013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7120/emenda-no016-2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7119/emenda-no017-2013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7118/emenda-no018-2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7117/emenda-no019-2013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7116/emenda-no020-2013.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7136/emenda-no021-2013.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7135/emenda-no022-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7134/emenda-no023-2013.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7133/emenda-no024-2013.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7132/emenda-no025-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7115/emenda-no026-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7114/emenda-no027-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7113/emenda-no028-2013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7112/emenda-no029-2013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7111/emenda-no030-2013.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7110/emenda-no031-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7109/emenda-no032-2013.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7108/emenda-no033-2013.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7128/emenda-no034-2013.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7127/emenda-no035-2013.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7130/emenda-no036-2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7129/emenda-no037-2013.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7131/emenda-no038-2013.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7126/emenda-no039-2013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7125/emenda-no040-2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7124/emenda-no041-2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7094/emenda-no042-2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7095/emenda-no043-2013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7096/emenda-no044-2013.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7097/emenda-no045-2013.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7098/emenda-no046-2013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7099/emenda-no047-2013.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7100/emenda-no048-2013.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7101/emenda-no049-2013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7087/emenda-no050-2013.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7088/emenda-no051-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7089/emenda-no052-2013.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7090/emenda-no053-2013.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7091/emenda-no054-2013.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7092/emenda-no055-2013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7093/emenda-no056-2013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7102/emenda-no057-2013.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7103/emenda-no058-2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7104/emenda-no059-2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7105/emenda-no060-2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7106/emenda-no061-2013.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/536/indicacao-no016-2013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/7742/indicacao-no390-2013.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/503/pl-no2840-2013.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/165/requerimento-no072-2013-retirada_do_lixo_2a_travessa_da_rua_velha-jardim_alvorada-cortegada-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/166/requerimento-no073-2013-reforma_do_playground_do_ginasio_jota_raposo-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/167/requerimento-no074-2013-implantacao_de_campos_societys_em_todos_os_bairros-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/168/requerimento-no075-2013-troca_dos_telhados_dos_boxes_da_feira_livre_de_igarassu-vereador_irapuan_ramos.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarassu.pe.leg.br/media/sapl/public/materialegislativa/2013/444/444_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H641"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>