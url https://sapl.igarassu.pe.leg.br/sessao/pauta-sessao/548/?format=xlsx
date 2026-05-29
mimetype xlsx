--- v0 (2026-04-12)
+++ v1 (2026-05-29)
@@ -78,51 +78,51 @@
   <si>
     <t>Elvis Henrique,Fofão,Saúba do Povão</t>
   </si>
   <si>
     <t>Institui o Código Municipal de Direito e Bem-Estar Animal - CMDBEA - estabelece normas para criação e comercialização de animais domésticos, define procedimentos a serem adotados nos casos de maus tratos, e dá outras providências. Autores:  Elvis Henrique, Fofão e Saúba do Povão.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 3912 de 2026</t>
   </si>
   <si>
     <t>Edvaldo do Povão</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação dos serviços da Casinha Azul para atendimento a crianças com Síndrome de Down no município de Igarassu e dá outras providências. Art.1° Fica o Poder Executivo Municipal autorizado a ampliar os serviços prestados pela Casinha Azul, incluindo o atendimento especializado a crianças com Síndrome de Down. Autor: Edvaldo do Povão.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 3913 de 2026</t>
   </si>
   <si>
     <t>Júnior Barros</t>
   </si>
   <si>
-    <t>Dispõe sobre a denominação de logra-douro público no município de Igaras-su e dá outras providências. Art. 1º Fica denominada de “Rua Jordy dos Santos Pereira” a via pública localizada em frente à Igreja Água da Vida, situada no Loteamento Pastor Euzébio, no distrito de Cruz de Rebouças, neste município de Igarassu. Autor: Júnior Barros</t>
+    <t>Dispõe sobre a denominação de logradouro público no município de Igarassu e dá outras providências. Art. 1º Fica denominada de “Rua Jordy dos Santos Pereira” a via pública localizada em frente à Igreja Água da Vida, situada no Loteamento Pastor Euzébio, no distrito de Cruz de Rebouças, neste município de Igarassu. Autor: Júnior Barros. Em 2ª Votação. Lido:09-04-2026</t>
   </si>
   <si>
     <t>Indicação nº 153 de 2026</t>
   </si>
   <si>
     <t>Anderson Trindade</t>
   </si>
   <si>
     <t>Solicita desenvolvimento de aplicativo municipal para monitoramento e suporte a pessoas com doença de Alzheimer. Autor:  Anderson Trindade</t>
   </si>
   <si>
     <t>Indicação nº 160 de 2026</t>
   </si>
   <si>
     <t>A Criação De Grupos De Estimulação Cognitiva Nas Unidades Básicas De Saúde (Ubs) Do Município, Voltados À Promoção Da Memória, Atenção E Convivência Social, Especialmente Para A População Idosa.Autor:  Anderson Trindade</t>
   </si>
   <si>
     <t>Indicação nº 161 de 2026</t>
   </si>
   <si>
     <t>A Garantia Da Distribuição Gratuita De Medicamentos Prescritos Para Pessoas Com Transtorno Do Espectro Autista (TEA), No Âmbito Da Rede Pública Municipal De Saúde. Autor:  Anderson Trindade</t>
   </si>
   <si>
     <t>Indicação nº 162 de 2026</t>
   </si>